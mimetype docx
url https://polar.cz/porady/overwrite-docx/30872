--- v0 (2025-12-31)
+++ v1 (2026-08-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.5.2024, 18:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">O bezpečnost je na MS v hokeji dobře postaráno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začíná Mistrovství světa v hokeji. Vzhledem k rozsahu akce ho doprovází rozsáhlá bezpečnostní opatření. V Ostravar Aréně se o ně postará hlavně pořadatelská služba, ale všude jinde čeká spoustu práce policisty, strážníky a samozřejmě i všechny ostatní složky Integrovaného záchranného systému.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,53 +192,52 @@
         <w:t xml:space="preserve">Tomáš Kužel, ředitel PČR MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ve městě jsou nasazeni policisté všech služeb od  pyrotechniků, přes dopravní službu, až k zásahové jednotce. V hale a okolí ale bude  hlavní zátěž na pořadatele. Oproti roku 2015 policie doznala změny hlavně v  akceschopnosti. Pokud jsem ze všech stran dotazován, kolik policistů se třeba na  jeden operační den bude účastnit této bezpečnostní záležitosti,  tak použiji termín mainstreamu nižší stovky na jeden operační den s tím, že nasazení  speciálních složek, se kterými budeme spolupracovat, letecká služba a speciální  pořádková jednotka, zásahové jednotky, pyrotechnické služba budou rozmístěny tak, ať dokáží zasáhnout, pokud by byl nějaký problém. Byla zpracována dopravní studie  bezpečnosti a průjezdnosti města Ostravy. Fanoušci mohou čekat, že od té doby, kdy se budou blížit k Ostravě budou informováni o  průjezdnosti, informování o centrálních parkovištích, informování o místní dopravě,  která je potom z těch centrálních parkovišť dostanete dále. Samotná bezpečnost, ať už  kolem haly nebo v hale, bude organizačně  zajišťována bezpečnostní agenturou.    Nicméně policie bude tvořit tzv. supervizi na všech bodech, kde  to budeme cítit  jako problémové nebo nebo potřebné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miloš Benda, vedoucí oddělení security organizačního výboru Ostrava MS v hokeji 2024: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Fanouškům bych vzkázal, jezděte prosím včas, aby odbavení a vpuštění do arény bylo opravdu  komfortní. Druhá zásada je prosím  maximálně využít prostředků městské hromadné dopravy. A za třetí za bezpečnost.  Prosíme, nenoste sebou zbytečné věci, které na sportoviště nepatří. Na vstupenkách a  všech možných portálech a médiích v tuto chvíli začíná kampaň, kde budou vyznačeny  neakceptovatelné předměty, zavazadla a jiné jiné předměty, které nebudou  akceptovány pro vstup do arény. Absolutně akceptujeme jakákoliv velká zavazadla,  velká zavazadla kalibru opravdu kufrů a podobných podobných věcí. Velký limit je rozměr zavazadla 30 x  20 x 15 cm. Toto je rozměr, který security bude akceptovat do tohoto rozměru. A pokud  v zavazadle nebudou jiné nebezpečné předměty kalibru nožů, nůžek, nějakých  hořlavin nebo podobných věcí, tak samozřejmě security je akceptuje pro vstup. Dalšími  kategoriemi je samozřejmě elektronika a velké fotoaparáty s velkými objektivy, hořlavé  látky, samozřejmě nějaké prostředky, koloběžky nebo podobné věci samozřejmě  nechceme. Nechceme v hale akceptovat ani nějaká velká záznamová zařízení nebo  podobné předměty. Drony. Akceptujeme vnášení PET lahví s uzávěrem o objemu  větším jak 250 mililitrů. Doporučujeme všem využít veškeré venkovní prostory, ať je to  fanzóna nebo případně jiná zařízení před halou, anebo prostě nápoje si nakoupit uvnitř haly. Samozřejmě výjimky jsou, a to jsou osoby s nějakým zdravotním  zdravotním handicapem. Okolo arény bude několik depozit boxů, to znamená úložen, které budou obsluhovány a velmi komfortně si ten návštěvník může uložit  standardním způsobem ten předmět do té úložny. Bylo by dobré, aby ty upozornění lidé  vnímali co nejdřív."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Problémy mohou nastat také v dopravě a proto pořadatelé doporučují auto odstavit na připravených plochách a pokračovat tramvají.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Problémy mohou nastat také v dopravě a proto pořadatelé doporučují auto odstavit na připravených plochách a pokračovat tramvají. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlastimil Bijota, vedoucí oddělení dopravy organizačního výboru Ostrava MS v hokeji 2024:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chtěl apelovat na všechny fanoušky, aby omezili v maximální možné míře  svoji touhu dojet vozidlem až k aréně. A to sice z toho důvodu, že se nám podařil  vytvořit systém centrálních záchytných parkovišť. V Dolní  oblasti Vítkovice na ulici Vítkovická, kde primárně budeme ve spolupráci s    bezpečnostními složkami směřovat autobusovou dopravu, kterou oproti roku 2015  očekáváme poměrně větší počet z důvodu vylosované skupiny. A dále na ulici Ruská,  na parkovišti Lipový dvůr a v neposlední řadě na ulici Závodní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Šnoblová, mluvčí DPO:</w:t>
       </w:r>
       <w:r>
@@ -445,93 +559,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-09-05-2024-18-35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>