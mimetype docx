--- v0 (2026-02-06)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.5.2024, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Energie a kraj</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, novinky z energetiky jsme pro vás shrnuli do tohoto vydání magazínu TV Polar Energie a kraj. Navštívíme Kulatý stůl v Ostravě, podíváme se okénkem do světa a nakonec si budeme povídat s prvním náměstkem hejtmana MS kraje Jakubem Unuckou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kulatý stůl řešil zaměstnanost v energetice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejen náš kraj se potýká se zásadním problémem v energetice, a to nedostatkem kvalifikovaných pracovníků. Český svaz zaměstnavatelů v energetice proto organizuje setkání expertů na energetiku, kteří se snaží najít cestu, jak zaměstnance v oboru udržet a přitáhnout i absolventy středních a vysokých škol.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -178,51 +293,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">POHO Park Gabriela bude provozovat zapsaný spolek POHOPARK, jehož členy jsou Moravskoslezský kraj, krajská akciovka MSID, město Karviná a spolek Dokořán. Kromě zrekonstruovaného dolu je součástí projektu i novostavba informačního centra se zázemím pro návštěvníky. V areálu nebudou chybět odpočinkové prostory s malým bistrem, vzniknou zde pěšiny, cyklotrasy nebo odpočinkové plochy. Velkým lákadlem bude ferratová stezka na vrchol jedné z těžních věží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už se také začalo pracovat na přípravě expozice o životě horníků a těžbě černého uhlí. Brzy bude hotova studie, která popíše uspořádání expozičního prostoru i samotnou expozici, její scénář a scénografii. Pak začnou odborníci pracovat na projektové dokumentaci expozice, která by měla být hotova na podzim letošního roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Unucka, 1. náměstkem hejtmana MS kraje: MS kraj hledá cestu, jak udržet zaměstnance v energetice</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Unucka (ODS), 1. náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je dobré se podívat do země, kde sluníčko svítí opravdu, až na tu výjimku za nás, kdy pršelo, tak pak tam svítit 360 dní v roce a ta země má dosud menší výrobu ze solárů než ČR. To je paradox, byť do roku 2050 chtějí mít zhruba polovinu elektřiny ze solárů a polovinu chtějí mít z jádra. Ale od počátku říkají, že ta polovina z těch solárů bude 100% zálohovaná v plynu. A to je to, co u nás v té diskusi chybí. U nás si prostě utratíme bambilion za soláry a už nikdo neříká, že stejný bambilion budeme muset utratit za plyn, protože soláry prostě fungují jednu osminu času v roce. Takže i tam jsme si potvrdili prostě jaká je realita soláru. Ano, je to super věc, ale potřebujeme mít 100% zálohu v plynu nebo v něčem podobném, asi v plynu. Druhá věc, kterou bylo atypické používání solárních panelů. To znamená jsou už dneska panely, které nejsou skleněné, které jsou plastové, byť mají nižší výkonnost, ale dají se ohýbat, dají se různě zakulacovat. Tak toto mě hodně překvapilo. Dál jsme tam diskutovali o tom, jestli je nebo není dobré mít panely natáčecí, jaká je efektivita těch systémů, protože bavíme se o agrofotovoltaice, kdy vlastně ty panely jsou v nějaké výšce, tak tam ty názory byly různé. No a to byla jedna část té výstavy. Další se věnovala využívání odpadů a vodě, byť voda u nás není takový problém jako v těchto zemích. Ale bylo zajímavé slyšet názory, že privátní subjekt si s tím vždycky poradí líp než ten státní. Třeba privatizace vodovodu a další věci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Tikal, TV Polar: </w:t>
       </w:r>
       <w:r>
@@ -507,93 +621,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/energie-a-kraj/energie-a-kraj-09-05-2024-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>