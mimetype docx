--- v0 (2025-12-18)
+++ v1 (2026-04-20)
@@ -1,261 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.5.2024, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jesenický expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zlatorudná chalupa v Suché Rudné znovu ožívá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Před více než sto lety si nechal továrník a podnikatel v textilnictví Alois Plischke v podhůří Jeseníků postavit dům, kterému se tehdy říkalo Plischkeho vila. Po poválečné konfiskaci objekt připadl Lesům České republiky jako bydlení pro lesníky. Byl bohužel téměř neudržován a chátral. Teprve noví majitelé se pustili do jeho záchrany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Název  dali chalupě právě manželé Foltysovi podle regionu, ve kterém  se stavba nachází a kde se odedávna těžilo zlato a další rudy.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta  Fotysová, spolumajitelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Zlatorudná chalupa je náš výmysl,  protože se v téhle oblasti těžilo dlouho zlato. To zlato se tady  těžilo podle dochovaných archeologických nálezů už 1500 let  před naším letopočtem. Ty pozůstatky jsou tady úplně všude.  Je tady spoustu štol, jsou tady rýžoviště a do dneška tady  jezdí amatéři hledat nějaký zlatý prach.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chalupa  byla po převzetí již ve velmi zchátralém stavu a pro její  záchranu bylo potřeba mnoho práce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Chalupa  byla po převzetí již ve velmi zchátralém stavu a pro její  záchranu bylo potřeba mnoho práce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta  Fotysová, spolumajitelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Chtěli jsme začít u fasády a u  oken, chtěli jsme ty okna udělat tak, aby se podobaly co nejvíce  těm původním. No a pokračovalo to přes střechu, stěny,  podlahy, kompletní nové rozvody vody, elektriky, odpadů jako  všeho, takže z původní chaloupky zůstaly zachovány pouze nosné  trámy a potom ty krásné prvky, které byly dochované.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Během  záchranných prací nacházeli stavebníci také četné pozůstatky  minulosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Během  záchranných prací nacházeli stavebníci také četné pozůstatky  minulosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta  Fotysová, spolumajitelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„A byly to kameny označené, po kterých  jsme se pídili, jaký mají význam a po jejich symbolech, což se  nám tedy podařilo asi rozluštit. A jsou to kameny, které značily  hranice panství německých rytířů. Myslím že jsme našil vzkaz  stavebníka, zakopaný tady ve zdi, byl to krásný nápis, ten taky  bude zakomponovaný tady do interiéru.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Našel  se tady také původní nábytek nebo třeba zahradní koupelna.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Našel  se tady také původní nábytek nebo třeba zahradní koupelna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta  Fotysová, spolumajitelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to sprcha, kterou jsme našil  zazděnou ve střeše. Ta sprcha se vyráběla někdy v letech 1915  až 1925, předpokládáme, že to byla původní koupelna, no tak my  jsme z ní udělali novodobou koupenu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Práce,  které na chalupě probíhaly a probíhají by se neobešly bez  obětavé pomoci dobrovolníků, přátel i rodičů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Práce,  které na chalupě probíhaly a probíhají by se neobešly bez  obětavé pomoci dobrovolníků, přátel i rodičů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta  Fotysová, spolumajitelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Zrovna dneška děvčata pracovaly na  oknech, protože ty dřevěné okna potřebují speciální péči a  ostatní se věnují kamenné zdi, která vlastně je podpůrná zeď  a dělají se kamenné chodníky ze zdejších kamenů.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iva  Glabazňová, dobrovolnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No já jsem tady poprvé. My jsme  přijeli včera ráno a vlastně jsme akorát do dneška. A proče  sem jezdíme? Protože kamarádka potřebovala pomoc s tím, že  vlastně je to v přírodě, takže se tak spojilo příjemné s  užitečným. Je tu krásně, je tu nádherně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza  Foltysová, dcera: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak dneska jsme pomáhali v kuchyni a šli jsme  se projít do lesa. Jo, ny kyselce jsme byli pro živou vodu. Jo, mám  ji tady.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nedaleký  pramen železité kyselky je také zdejším lákadlem pro turisty a  návštěvníky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nedaleký  pramen železité kyselky je také zdejším lákadlem pro turisty a  návštěvníky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta  Fotysová, spolumajitelka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Všechny návštěvy u nás na chalupě  to mají povinné se tam jet podívat, protože pramen je léčivý,  je velice chutný, podle pověstí by měl léčit trudnomyslnost,  zažívací potíže a snad by měl pomáhat i na srdce.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I  přes probíhající práce už noví obyvatelé pořádají četná  tematická setkání milovníků bylinek, zdravé stravy či  kosmetiky a chystají další plány pro využití chalupy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">I  přes probíhající práce už noví obyvatelé pořádají četná  tematická setkání milovníků bylinek, zdravé stravy či  kosmetiky a chystají další plány pro využití chalupy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta  Fotysová, spolumajitelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jóga samozřejmě, to je naše  srdcovka, jogínky z Opavy tady jezdí moc rády, měly tady několik  krásných víkendových akcí a musím říct, že se těšíme na  to, až dobudujeme horní sál a to teprve bude krásná relaxační,  meditační místnost a dá se využít i k jiným společenským  setkáním.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Už  v létě plánují u chalupy cyklistické kempy i pobyt pro rodiče s  dětmi, zaměřený na keramiku, odborné přednášky či rýžování  zlata.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Už  v létě plánují u chalupy cyklistické kempy i pobyt pro rodiče s  dětmi, zaměřený na keramiku, odborné přednášky či rýžování  zlata. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rychta v Karlovicích již vyhlíží zahájení provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -267,53 +375,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Na  karlovické rychtě se zvolna blíží i první veřejná akce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo  Dokoupil, organizátor, hnutí Duha Jeseníky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Tak my pokračujeme  pomalu dále, za ten rok jsme dodělali nahoře další místnost a  začali jsme dělat koupelnu. Tak počítám, že tak do roka tady  bude ubytování normálně fungovat pro ty děcka a pro ty tábory.  Dneska jsme začali dělat poslední část omítek protože 27.  července máme takovou nějakou předkolaudaci, takže chceme to  stihnout, aby ta rychta byl v plné kráse.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stěžejní  pro celou historickou budovu je především pomoc dobrovolníků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stěžejní  pro celou historickou budovu je především pomoc dobrovolníků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo  Dokoupil, organizátor, hnutí Duha Jeseníky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Máme spoustu  pomocníků Jednak ti, co přijíždějí a fyzicky nám pomáhají a  pak samozřejmě jsou ti, kteří nám dávají nějaké prostředky  na to, je to i obec Karlovice, které jsme zavázáni a MS kraji,  který každý rok nám poskytuje nějaké prostředky a Ministerstvo  kultury ČR. Takže každý rok to nějak skládáme a investujeme  tady každý rok nějakých 300 tisíc a ta stavba se tímhle  způsobem pořád posouvá. Takže máme tady dneska víkendovku,  přijely děcky z celé České republiky, naše parta a začali jsme  dělat omítku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana  Kočařová, dobrovolnice:</w:t>
       </w:r>
       <w:r>
@@ -345,75 +452,73 @@
         <w:t xml:space="preserve">Jana,  dobrovolnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Já už sem jezdím 5 let a je to tady super. Jsem  taky z Prahy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominik,  dobrovolník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsem  z Přerova, jsem tady poprvé, je tu hodně  práce.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na  zachráněné rychtě již brzy proběhne první veřejná akce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na  zachráněné rychtě již brzy proběhne první veřejná akce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo  Dokoupil, organizátor, hnutí Duha Jeseníky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„27. července tady  bude takový malý festiválek, přijede Lucka Redlová a nějací  další muzikanti a chceme vlastně poděkovat tímto v čem, kteří  nám pomáhali a ukázat veřejnosti to, co se nám podařilo za těch  6 roků na té rychtě udělat a rychtu zachránit, takže to bude  současně taková otvírací akce.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Další  akce na karlovické rychtě na sebe také nenechají dlouho čekat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Další  akce na karlovické rychtě na sebe také nenechají dlouho čekat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo  Dokoupil, organizátor, hnutí Duha Jeseníky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Rychta by měla  sloužit jako základna pro dětské tábory, pro výchovné akce a  už vlastně letos tady budeme mít dvě akce tohoto typu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -755,93 +860,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/jesenicky-expres/jesenicky-expres-10-05-2024-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>