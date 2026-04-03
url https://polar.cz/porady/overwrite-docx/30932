--- v0 (2025-12-20)
+++ v1 (2026-04-03)
@@ -1,86 +1,197 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.5.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné zkrášlují další veřejná prostranství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné zkrášlují další veřejná prostranství. Po náměstíčku u Permonu a velké proměny prostoru u obchodního domu v centru města přišlo na řadu náměstíčko Gagarina a také plocha poblíž ulice Nedbalova. V současné době se už také připravuje proměna prostranství U Skleníku v Karviné-Ráji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během příštích dvou měsíců dojde k zásadní proměně prostranství, které místní pojmenovali U Brna. Tato plocha už výraznou revitalizaci potřebovala.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letos už v zimních měsících tady začala probírka zeleně, v současné době dělá stavební firma demolici chodníku, takže si myslím, že tady vznikne pěkné místo ve městě a lidem se to bude líbit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Křižánek, stavbyvedoucí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> " V této době dochází k odstranění živičných podkladů, kdy se nakládá starý asfalt a odváží se na skládku, dochází i ke srovnání kufru, který je pod tímto asfaltem, kde bude docházet i k odvezení a dovezení nového kameniva. Následně budeme pokládat obrubníky, připraví se chráničky pro navedení elektroinstalace, kde tady vzniknou dva nové světelné body.”</w:t>
       </w:r>
@@ -130,53 +241,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V současné době se připravují podklady k revitalizace prostranství U Skleníku. Chodníky jsou už zastaralé a parkovací plochy nevyhovující. I tady to místo bude zkrášleno a to už zřejmě v příštím roce.  Návrhy na revitalizaci přicházejí i z podnětů občanů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Některá přání nelze bohužel splnit, některá přání se dají řešit, Někdy jsou ale lidé netrpěliví, protože když se domluvíme, že budeme dělat revitalizace veřejného prostranství, tak to neznamená, že zítra přijede bagr a je to schopen udělat. To znamená přípravná práce, projektová dokumentace, veškerá povolování, někdy přeložky sítí a to je otázka dvou let a teprve pak, pokud na to získáme finanční prostředky případně našetříme v našem rozpočtu, tak teprve pak může ta samotná realizace nastat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V minulosti ž došlo k úpravě veřejného prostranství například U Permonu nebo v centru města u Prioru.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V minulosti ž došlo k úpravě veřejného prostranství například U Permonu nebo v centru města u Prioru. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kovonský most v Karviné je stržen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -186,76 +296,74 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už měsíc musí řidiči využívat objízdné trasy ve městě kvůli demolici kovonského mostu. Zbourání bylo nutné, jeho životnost pomalu končila, technickým stavem nevyhovoval, nosnost mostu se snižovala a projektanti doporučili most strhnout.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Podstawka (ANO),  náměstek hejtmana MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Byla tam omezena nosnost na 17 tun, kdežto ten most měl běžně nosnost 26 tun, takže tam byla hodně omezena doprava, protože už máme i hotový obchvat a nákladní vozidla, která jezdila na Petrovice nemohla po tom mostě jezdit a jezdila by přes město, tak i proto se ten most strhnul."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Finance na demolici a výstavbu nového mostu zajistil MSK.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Finance na demolici a výstavbu nového mostu zajistil MSK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Podstawka (ANO),  náměstek hejtmana MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Myslím, že nás to stojí 53 milionů korun a protože je to jednou za 50 let, tak se celkem ta investice rozloží do těch roků, takže není to tak hrozné.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Demolice mostu se provádí v jednotlivých krocích, nejdříve se odfrézovala vrstva vozovky, odstranila se mostní římsa a železobetonová spřahující deska. Následně se uvolnily stávající nosníky, které se příčně a podélně rozřezaly na kusy tak, aby mohl být každý nosník samostatně nebo po dvojici snesen za pomocí autojeřábu.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Demolice mostu se provádí v jednotlivých krocích, nejdříve se odfrézovala vrstva vozovky, odstranila se mostní římsa a železobetonová spřahující deska. Následně se uvolnily stávající nosníky, které se příčně a podélně rozřezaly na kusy tak, aby mohl být každý nosník samostatně nebo po dvojici snesen za pomocí autojeřábu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Edita Novotná, mluvčí společnosti Strabag:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Následně se provádí demolice spodní stavby mostu až po jeho základy. Základy mostu potom posílíme mikropilotami a na nich pak vyroste spodní stavba nového mostu. Při demolici se využívají demoliční bagry s kladivem a zařízení na řezání nosníků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Při snášení nosníku byly nutné jeřáby o hmotnosti 300 až 450 tun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -311,95 +419,86 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V úterý 21. května se uskuteční hromadné očkování psů proti vzteklině.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HROMADNÉ OČKOVÁNÍ PSŮ PROTI VZTEKLINĚ 21. KVĚTNA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V úterý 21. května se uskuteční hromadné očkování psů proti vzteklině. Očkování budou provádět veterinární lékaři podle harmonogramu uvedeného na webu města celkem na 12 místech ve všech částech města v dopoledních i odpoledních hodinách. K očkování se psem opatřeným náhubkem a vodítkem je povinna se dostavit osoba starší 15-ti let.U očkování je chovatel psa povinen předložit očkovací průkaz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Lodičkách v Karviné se konal triatlon B. Němcové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Volnočasový areál Lodičky patřil na jeden den sportovním nadšencům. Konal se tady netradiční triatlon. Jednou z jeho disciplín bylo veslování, podívejte se na reportáž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejen kulturními akcemi, ale i sportem žijí Lodičky. Příležitost zkusit si zvládnout triatlonové disciplíny dostali v neděli všichni, od malých dětí až po dospělé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Sikora, organizátor triatlonu</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Máme už tradici triatlonu Boženy Němcové, na kterou jsme navázali před dvěma lety. Takže v té navazující tradici je to už třetí rok a máme letos nejvyšší účast - 19 týmů, takže 38 lidí a je to složeno z běhu, kola a netradiční disciplíny veslování na lodičkách."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na start se postavily nejdříve týmy složené z mužů, po nich startovaly týmy žen a týmy smíšené s dětmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -454,54 +553,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Závodníci museli uběhnout po parku Boženy Němcové 2,5 km, následovala jízda na kole po trase dlouhé 12,5 km po cyklostezce až  na závěr na ně čekalo veslování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Sikora, organizátor triatlonu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to opravdu netradiční disciplína, mnoho lidí to nezná, případně jsou zvyklí na jiné lodě, takže to je ta zábava na konec. Využíváme při veslování lodičky, které jsou běžně dostupné tady na loděnici. Většinou využíváme přilehlý ostrov, který je uprostřed jezera, ale teď jsme museli vytvořit umělou bojku, kterou závodníci budou objíždět."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Triatlon financovalo město Karviná, Moravskoslezský kraj a Nadace OKD.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Triatlon financovalo město Karviná, Moravskoslezský kraj a Nadace OKD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -577,93 +675,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-18-05-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>