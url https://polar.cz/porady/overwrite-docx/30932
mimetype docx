--- v1 (2026-04-03)
+++ v2 (2026-09-05)
@@ -717,51 +717,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-18-05-2024-16-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-18-05-2024-16-14?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>