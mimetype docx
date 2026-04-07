--- v0 (2026-01-02)
+++ v1 (2026-04-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.5.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na hrobu ve Vítkovicích si ustlal bezdomovec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tak to tady ještě nebylo. Ostravští strážníci museli řešit velmi neobvyklou situaci, kdy je vyděšená seniorka přivolal na hřbitov, že jí na hrobě spí nějaký muž. Ukázalo se, že jde bezdomovce, kterého zmohl alkohol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -176,104 +291,101 @@
         <w:t xml:space="preserve">Věra Humpolcová, pracovnice Slezské  diakonie:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V 11:00 hodin tady přijdou lidé na výdejnu, prokáží se  papírem, na kterém je napsáno, zda ho mají vydán na měsíc nebo na tři měsíce.  Já to zkontroluji všechno na počítači, odklikám si, co je potřeba, vydám jim  potraviny. A mým přáním je, aby každý klient byl spokojený, i ten poslední."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město každoročně finančně podporuje výdejnu potravinové a  materiální pomoci, která je určena lidem v nepříznivé sociální situaci.  Jedná se zejména o seniory, rodiče samoživitele, nízkopříjmové domácnosti, ale  jsou to také lidé bez domova nebo lidé se zdravotním znevýhodněním, či lidé se  závislostmi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V rámci pomoci zajišťuje středisko trvanlivé potraviny,  jsou to ale i čerstvé potraviny, hygienické potřeby, či potřeby pro děti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V rámci pomoci zajišťuje středisko trvanlivé potraviny,  jsou to ale i čerstvé potraviny, hygienické potřeby, či potřeby pro děti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamil Liška, Středisko potravinové a materiální  pomoci, Slezská diakonie:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Potraviny získáváme v rámci Potravinové banky Ostrava,  se kterou máme smlouvu. Každý den se sváží potraviny z obchodů  z Frýdku-Místku. My využíváme čtyři obchody tady ve Frýdku-Místku. Jsou to všechno potraviny, kterým končí expirace. Takže ty  obchody, místo, aby ty potraviny vyhodili, tak je dávají nám a my je vydáváme  klientům."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Doposud se potraviny vydávaly v úterý a v pátek  v dopoledních hodinách a tady se před výdejnou shromažďovalo velké  množství osob. Na což jsme zaznamenali několik stížností ze stran obyvatel  města právě z této lokality. A já jsem rád, že právě Slezská diakonie  přešla na nový způsob výdeje potravin, kdy došlo k navýšení počtu  výdejních dní a dalším krokem byl také přechod na elektronický způsob  objednávání, čímž se podařilo předejít shlukování lidí, které sebou logicky  neslo vyšší riziko konfliktů a problémů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O tom, kdo má nárok na pomoc, rozhoduje sociální odbor,  OSPOD nebo úřad práce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O tom, kdo má nárok na pomoc, rozhoduje sociální odbor,  OSPOD nebo úřad práce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 21. 5. 2024 16.00 - 1</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zprávy krátké, 21. 5. 2024 16.00 - 1 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NA I/45 ZAČALA OPRAVA MOSTU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na silnici I/45 mezi Obornou a Novými Heřminovy začala oprava mostu. Na řidiče čeká kyvadlový provoz řízený semafory. Dělníci budou v následujících dnech frézovat starý asfalt, odvážet materiál a čisti podklady. Práce vyjdou na více než čtyři miliony korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FYZIČKY NA ZKOUŠKU PROBĚHNOU I VE F-M</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -712,93 +824,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-05-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>