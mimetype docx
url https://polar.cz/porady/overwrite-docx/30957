--- v0 (2025-12-19)
+++ v1 (2026-09-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.5.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výdejna potravinové pomoci ve F-M upravila provoz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Výdejna potravinové pomoci ve Frýdku-Místku kvůli velkému zájmu upravila svůj provoz. Ze dvou dní přešla na pět a zároveň objednává klienty na přesný čas. V místě se tak netvoří fronty a nedochází k žádným konfliktům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,89 +192,87 @@
         <w:t xml:space="preserve">Věra Humpolcová, pracovnice Slezské  diakonie:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V 11:00 hodin tady přijdou lidé na výdejnu, prokáží se  papírem, na kterém je napsáno, zda ho mají vydán na měsíc nebo na tři měsíce.  Já to zkontroluji všechno na počítači, odklikám si, co je potřeba, vydám jim  potraviny. A mým přáním je, aby každý klient byl spokojený, i ten poslední."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město každoročně finančně podporuje výdejnu potravinové a  materiální pomoci, která je určena lidem v nepříznivé sociální situaci.  Jedná se zejména o seniory, rodiče samoživitele, nízkopříjmové domácnosti, ale  jsou to také lidé bez domova nebo lidé se zdravotním znevýhodněním, či lidé se  závislostmi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V rámci pomoci zajišťuje středisko trvanlivé potraviny,  jsou to ale i čerstvé potraviny, hygienické potřeby, či potřeby pro děti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V rámci pomoci zajišťuje středisko trvanlivé potraviny,  jsou to ale i čerstvé potraviny, hygienické potřeby, či potřeby pro děti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamil Liška, Středisko potravinové a materiální  pomoci, Slezská diakonie:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Potraviny získáváme v rámci Potravinové banky Ostrava,  se kterou máme smlouvu. Každý den se sváží potraviny z obchodů  z Frýdku-Místku. My využíváme čtyři obchody tady ve Frýdku-Místku. Jsou to všechno potraviny, kterým končí expirace. Takže ty  obchody, místo, aby ty potraviny vyhodili, tak je dávají nám a my je vydáváme  klientům."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Doposud se potraviny vydávaly v úterý a v pátek  v dopoledních hodinách a tady se před výdejnou shromažďovalo velké  množství osob. Na což jsme zaznamenali několik stížností ze stran obyvatel  města právě z této lokality. A já jsem rád, že právě Slezská diakonie  přešla na nový způsob výdeje potravin, kdy došlo k navýšení počtu  výdejních dní a dalším krokem byl také přechod na elektronický způsob  objednávání, čímž se podařilo předejít shlukování lidí, které sebou logicky  neslo vyšší riziko konfliktů a problémů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O tom, kdo má nárok na pomoc, rozhoduje sociální odbor,  OSPOD nebo úřad práce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O tom, kdo má nárok na pomoc, rozhoduje sociální odbor,  OSPOD nebo úřad práce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezi Ostravou a Karvinou dochází kvůli bezpečnosti ke změně organizace dopravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -183,54 +296,53 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD ČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“U křížení ulic Ostravská a Slezská snížíme počet průběžných jízdních pruhů výměnou za dostatečný prostor pro klidné odbočování a najíždění všech účastníků provozu. Proces zúžení je výsledkem jednání mezi ŘSD ČR, PČR a místní samosprávou a odborníky na bezpečné komunikace.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Cyrus, dopravní inženýr DI PČR Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Základní parametrem je snížení dvou přímých jízdních pruhů na samostatný přímý a samostatný odbočovací jízdní pruh, kdy podporu zde je viditelné dopravní zařízení, umístění baliset, které nám jednoznačně zvyšují bezpečnost v celé toto křižovatce. Tento systém již máme vyzkoušený."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Balisety se nachází i na jiných místech například při výjezdu z ulice Lazecké na silnici I/59.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Balisety se nachází i na jiných místech například při výjezdu z ulice Lazecké na silnici I/59.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Cyrus, dopravní inženýr DI PČR Karviná: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kritériem jsou smrtelné nehody a nehody s následky, které jsou základním prvkem proto, abychom udělali změnu organizace dopravy a opravdu musím říct, nemáme tu žádnou dopravní nehodu od této změny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejvyšší povolená rychlost po změně dopravního režimu zůstává na této silnice stejná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -574,93 +686,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-05-2024-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>