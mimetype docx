--- v0 (2026-01-03)
+++ v1 (2026-04-05)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.5.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Záchranná stanice musela odebrat z hnízda čtyři malé čápy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Záchranná stanice Bartošovice musela odebrat z hnízda čtyři malé čápy. O ty se staral jen jeden z rodičů. Šance na přežití mláďat je vysoká a i pravděpodobnost, že si samice najde nového partnera a opět zahnízdí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Takto kroužila samice čápa kolem hnízda v Havířově-Prostřední Suché. Bohužel samec byl nalezen před pár dny uhynulý a šance, že by se o mláďata postarala sama, byla mizivá. Až do poslední chvíle nebylo jasné, kolik malých čápů se v hnízdě nachází.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Orel, vedoucí Záchranné stanice Bartošovice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mají do čtrnácti dnů, deset dnů a není tam vyvinutá ještě termoregulace, takže jeden z toho páru to nemůže obstarat. Oni by prochladli, nemůže donášet dostatek potravy pro čtyři mláďata. Buďto se o ně postaráme, nebo je dáme k adopci do jiných hnízd, kde jsou třeba jen dvě mláďata, ale to chvíli potrvá. Věřím, že je dáme do pořádku a že někdy v srpnu už budou volně lítat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Osud čapí rodiny sledují zejména místní obyvatelé.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Osud čapí rodiny sledují zejména místní obyvatelé. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Kraina, místní obyvatel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsou to skoro jako rodinní příslušníci. Nevšiml jsem si, že jeden uhynul, opravdu ne. Asi jediná šance je, vzít je na záchrannou stanici a dovychovat je. Bohužel za tatínka za maminku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Ondrášková, místní obyvatelka: </w:t>
       </w:r>
       <w:r>
@@ -170,178 +284,171 @@
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Objekt je v původních konturách, my jsme nic  nepřistavovali, jenom jsme ho v podstatě kompletně zrekonstruovali. Od  elektroinstalace, až po novou střechu, podlahy, prostě sanitu, všechno. Co se  týče ceny, stálo to necelých 78 milionů korun a byly tady opraveny předprostor,  zídky, vzadu parkování a čekáme teď ještě na dodělání výměníku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Kališ, ředitel Městské policie Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Teď se nacházíme v operační místnosti, která byla i ve  staré budově, ale je to technologicky pokročilejší. Máme i vyměněny kamery za  nové, s větším rozlišením digitálním, máme tady přivedeny pulty  centralizované ochrany objektů města. Je tady radiostanice na spojení se  strážníky, telefonní ústředna. Takže tady je takové to centrum, ten mozek té  městské policie. Mají k dispozici 88 kamer."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Strážníkům slouží první patro. V přízemí pak lidé  najdou přestupkové oddělení magistrátu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Strážníkům slouží první patro. V přízemí pak lidé  najdou přestupkové oddělení magistrátu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Kališ, ředitel Městské policie Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ve staré budově museli chodit do schodů nahoru, nevěděli ani  pořádně, jak tam jít. Tady je to hned v přízemí, vedle toho kontaktního  centra. Občan stačí, když zazvoní, dostanou se tam na vozíčku, je to  s nimi vyřešeno. Ať už se jedná o řešení o nějakých přestupků anebo  potřebují nějaké rady."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Kaňa (ODS/SPOLU), náměstek ministra vnitra:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mě těší, že došlo k opravě staré budovy. Je jedno,  jestli je člověk komunálním, krajským nebo celostátním politikem, ale vždycky  má radost, když dojde k opravě nějaké budovy, která nebyla využívána.  Dneska vidíme krásné prostory, které budou sloužit městské policii k tomu,  aby zajišťovala větší bezpečnost ve Frýdku-Místku. Takže přeji, ať se jim tady  daří. A občanům Frýdku-Místku co nejméně pokut za špatné parkování."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projekt rekonstrukce vznikl v roce 2018, kdy město  získalo budovu bývalé textilní školy formou směny se společností Slezan  Holding.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Projekt rekonstrukce vznikl v roce 2018, kdy město  získalo budovu bývalé textilní školy formou směny se společností Slezan  Holding. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to výsledek memoranda o spolupráci mezi Slezanem holding  a městem Frýdek-Místek. Já bych jim chtěl poděkovat tímto, že ty areály se teď  oživují. Díky našim investicím, díky jejich investicím. Máme v řešení už  další dva areály, kde máme investory. A my jsme tady vstoupili do tohoto areálu  tou naší investicí. A budeme pokračovat tak, že se to stane součástí městské  struktury, jak jsme slíbili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nová služebna městské policie je prvním z takových  kamenů, základních, stavebních, nové městské čtvrti, která by měla propojit  sídliště Slezská s novým budoucím dopravním terminálem a nádražím, který  by měl spojit bulvár a nové schodiště. A dále se bude moct přes park pokračovat  až k bývalému hotelu Centrum, kde vznikne také nové bydlení. A přes bývalé  autobusové stanoviště se dostanete až do Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dalším krokem města bude  rekonstrukce přilehlé křižovatky ulic Těšínská a Slezská. Soukromý investor chce  v lokalitě vystavět nové bytové domy, obchody a služby.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dalším krokem města bude  rekonstrukce přilehlé křižovatky ulic Těšínská a Slezská. Soukromý investor chce  v lokalitě vystavět nové bytové domy, obchody a služby. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 22. 5. 2024 16.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V PORODNICÍCH MSK SE LONI NARODILO 9 407 DĚTÍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Moravskoslezské kraji je 10 porodnic. Loni se v nich narodilo celkem 9 407 dětí. Je to o 1 100 méně než v roce předešlém. I tak patří náš region objemem porodů k největším v republice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">PROJEKT “SE STRÁŽNÍKY SI VÍM RADY 2024“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostravští strážníci odstartovali nový preventivní projekt s názvem „Se strážníky si vím rady 2024“. Je určený zejména dětem ze sociálně vyloučených lokalit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Prašný ovál u novojičínských škol je minulostí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začala revitalizace hřiště u Komenského ulice v Novém Jičíně, které slouží dvěma základním školám. Zastaralý antukový ovál nahradí atletická dráha s moderním povrchem, uprostřed bude umělý fotbalový trávník.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -431,111 +538,108 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči SDH Karviná-Ráj oslavili na Lodičkách 100 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sbor dobrovolných hasičů z Karviné-Ráje uspořádal na Lodičkách slavnost ke 100. výročí založení sboru. Nechyběla ukázka českých i polských hasičských sborů, mše s požehnáním a také vyznamenání zasloužilých hasičů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Spanilou jízdou po městě začala oslava 100. výročí založení SDH Karviná-Ráj. Všechna auta zamířila na Lodičky, kde se konala oslava.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Spanilou jízdou po městě začala oslava 100. výročí založení SDH Karviná-Ráj. Všechna auta zamířila na Lodičky, kde se konala oslava. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Skopal, velitel SDH Karviná-Ráj: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Je tu průřez techniky  od nejmodernější po nejstarší, je tu i z Bohumína čtyřkolka, která zasahovala u lesního požáru v Hřensku, je tu stará V3S, HZS nám zapůjčilo velký jeřáb na hašení vysokopodlažních budov."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Součástí oslav byla i slavnostní mše s požehnáním praporů, aut i samotných hasičů a také dekorování praporu. Křtil se také almanach, který hasiči u této příležitosti vydali. V něm se ohlížejí za historií sboru.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Součástí oslav byla i slavnostní mše s požehnáním praporů, aut i samotných hasičů a také dekorování praporu. Křtil se také almanach, který hasiči u této příležitosti vydali. V něm se ohlížejí za historií sboru. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Nesvadba, kronikář SDH Karviná-Ráj: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Náš sbor byl založen 19. března 1924, tehdy měl 32 členů. Prvorepubliková historie byla docela pohnutá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V současné době má sbor 33 členů, bylo ale období, kdy dobrovolných hasičů bylo v této jednotce až 110.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Kapera, starosta SDH Karviná-Ráj: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K nejčastějším výjezdům naše jednotka vyjíždí k bodavému hmyzu, popadaným stromům, živelným pohromám, povodním. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">K nejčastějším výjezdům naše jednotka vyjíždí k bodavému hmyzu, popadaným stromům, živelným pohromám, povodním.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vyznamenáno bylo také 18 hasičů, kteří se starají o provoz jednotky a jeden hasič, který u jednotky slouží 50 let. Poté byla připravena volná zábava s kapelou Furtlajf.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 22. 5. 2024 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -660,57 +764,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V kulisách chrámů, kostelů, klášterů například na Hukvaldech, Opavě,  Ludgeřovicích, Krnově či Příboře se rozezní i další jedinečné recitály.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Curylo, náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Festival už tradičně patří k červnu a já jsem moc rád, že probíhá v 7 městech našeho kraje." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poprvé se také v rámci Janáčkova festivalu uskuteční na Hukvaldech dvě operní představení pro děti v jednom dni. Mezi představeními si mohou děti užít tvůrčí dílny.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -786,93 +883,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-05-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>