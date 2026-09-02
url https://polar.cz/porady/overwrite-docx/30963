--- v1 (2026-04-05)
+++ v2 (2026-09-02)
@@ -925,51 +925,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-05-2024-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-05-2024-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>