--- v0 (2026-01-26)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.5.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Péčí restaurátorů prochází další čestné hroby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začala druhá etapa sanace čestných hrobů na místním hřbitově. Restaurátorská firma obnoví náhrobky rodin, které v minulosti významně zasáhly do rozvoje města. Mnohé z hrobů jsou zdařilými uměleckými díly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -320,81 +435,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Líbí se mi ti strašně moc jsem tu i s kamarádem.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Líbí se mi tu všechno, mám rád takové akce.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Viděli jsme tu bojovou ukázku, je to tu pěkné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">V areálu byla vedle moderního vybavení vidět také historická vojenská technika, o atraktivní ukázku boje muže proti muži MUSADO se postarala Armáda České republiky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akce byla také příležitostí připomenout, kdy a jak byl osvobozen i samotný Nový Jičín. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Vitko, Státní okresní archiv v Novém Jičíně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“6. květen 1945 si Novojičíňáci připomínají den, kdy německá armáda opouští Nový Jičín, je vytlačena příslušníky Rudé armády. Němci stíhají ještě vyhodit do vzduchu několik mostů, aby zpomalili postup Rudé armády, ale dá se říci, že do podvečerních hodin je město osvobozené. Na radnici, kde dosud vlála vlajka s hákovým křížem, tak začíná vlát vlajka československá. Nedá se říci, že by ty boje byly nějaké příliš intenzivní, město se sice připravovalo na obranu, ale německé vojsko nakonec zvolilo ústup, a z civilního obyvatelstva dochází k jedné ztrátě na životě, kdy 71 letý občan Nového Jičína umírá na následky zranění dělostřelecké palbě.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“6. květen 1945 si Novojičíňáci připomínají den, kdy německá armáda opouští Nový Jičín, je vytlačena příslušníky Rudé armády. Němci stíhají ještě vyhodit do vzduchu několik mostů, aby zpomalili postup Rudé armády, ale dá se říci, že do podvečerních hodin je město osvobozené. Na radnici, kde dosud vlála vlajka s hákovým křížem, tak začíná vlát vlajka československá. Nedá se říci, že by ty boje byly nějaké příliš intenzivní, město se sice připravovalo na obranu, ale německé vojsko nakonec zvolilo ústup, a z civilního obyvatelstva dochází k jedné ztrátě na životě, kdy 71 letý občan Nového Jičína umírá na následky zranění dělostřelecké palbě.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsem rád, že novojičínský klub FENIX představuje tu historii pro děti a mládež tím zábavným způsobem. Ale i tatínkové si mohou vyzkoušet, prohlédnout a ohmatat i nové zbraně a novou techniku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kadlec (VIZE), starosta Šenova u Nového Jičína: </w:t>
       </w:r>
       <w:r>
@@ -497,93 +604,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-24-05-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>