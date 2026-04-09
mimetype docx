--- v0 (2026-01-02)
+++ v1 (2026-04-09)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.5.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě soutěžili dopravní policisté z celého MS kraje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava opět po roce hostila dopravní policisty ze všech koutů MS kraje. Uskutečnil se totiž další ročník soutěže Regulovčík roku, který obnáší nejen perfektní řízení křižovatky, ale i další dovednosti, které musejí dopraváci ve službě zvládnout.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jedna z nejrušnějších křižovatek v Ostravě posloužila policii k uspořádání každoroční soutěže pro dopraváky Regulovčík roku. Jde o křížení třídy 28. října a Novinářské ulice, kde je mnoho nástrah, včetně tramvajové trati, což může být náročnější pro policisty z jiných měst, kde tramvaje nejezdí. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jedna z nejrušnějších křižovatek v Ostravě posloužila policii k uspořádání každoroční soutěže pro dopraváky Regulovčík roku. Jde o křížení třídy 28. října a Novinářské ulice, kde je mnoho nástrah, včetně tramvajové trati, což může být náročnější pro policisty z jiných měst, kde tramvaje nejezdí.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Štencel, vedoucí dopravní policie MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Policisté plní tři základní disciplíny. Nejprve řízení křižovatky a pak testy a poslední je jízda zručnosti." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Porotci mají složitý úkol a o vítězi většinou rozhodují maličkosti. Sledují se povely, ale také třeba ústroj a z policisty by také mělo vyzařovat sebevědomí, že ví co dělá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -269,179 +383,179 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Lodičkách v Karviné se dokončují úpravy okolí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Firma, která zajišťovala práce na odbahnění jezera Lodiček a úpravy břehů včetně výstavby nové lávky, ukončila zadané práce. Pro celkový efekt jsou ale nutné další kroky, včetně zarybnění jezera.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jezero v zámeckém parku se začalo odbahňovat v létě roku 2022 a to vždy od srpna do prvního zámrazu kvůli výskytu chráněných živočichů. Současně se začalo upravovat okolí.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Proces odbahnění ale způsobil, že se pod vodní hladinu dostalo více světla, které podporuje růst vodních travin. Dopomohla k tomu i teplá zima. Ty v současné době hyzdí vodní hladinu. Město proto nadále pracuje na tom, aby se celkový efekt této investiční akce dostavil co nejdříve.</w:t>
+        <w:t xml:space="preserve">Jezero v zámeckém parku se začalo odbahňovat v létě roku 2022 a to vždy od srpna do prvního zámrazu kvůli výskytu chráněných živočichů. Současně se začalo upravovat okolí. Proces odbahnění ale způsobil, že se pod vodní hladinu dostalo více světla, které podporuje růst vodních travin. Dopomohla k tomu i teplá zima. Ty v současné době hyzdí vodní hladinu. Město proto nadále pracuje na tom, aby se celkový efekt této investiční akce dostavil co nejdříve.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Asi si všichni Karviňáci, kteří tam chodí, všimli, že tam v současné době roste tráva. Je to tím, že to je vyčištěné, že tam není dostatek ryb a ty nelikvidují tu rostoucí trávu, která tam roste, proto je nutné to zarybnit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Martinek, předseda MO Českého rybářského svazu Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Domluvili jsme se na zarybňovacím plánu tak, aby nám město pomohlo. Chtěli bychom, aby se tam nasadilo více amurů, kteří jsou schopni nám pomoct v likvidaci travních porostů. Dostaneme finanční podporu od magistrátu."</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rybáři do jezera nasadí předběžně 400 kusů kilových amurů, dále kapry, štiky, candáty a bílé ryby. Zarybnění je v plánu na podzim.</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké, 24. 5. 2024 17.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ZADRŽENÝ MUŽ CHTĚL OKRÁST SENIORKU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté zadrželi muže, který v havířovském domě s pečovatelskou službou tvrdil, že je příbuzný jedné ze seniorek. Ukázalo se ale, že se pouze pokusil okrást jednu z klientek domova. Hrozí mu až tři roky vězení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínská ZUŠka proměnila park ve velké pódium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínské Smetanovy sady obsadili hudebníci, tanečníci, zpěváci a výtvarníci ze základní umělecké školy. Touto přírodní uměleckou scénou se připojili k celorepublikovému festivalu ZUŠ Open.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ZUŠka jako na dlani - to byl novojičínský příspěvek do celorepublikového festivalu ZUŠ Open. Akce vnesla do městského parku pohodovou atmosféru za zvuků melodií, které se linuly z nejrůznějších hudebních nástrojů. </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">ZUŠka jako na dlani - to byl novojičínský příspěvek do celorepublikového festivalu ZUŠ Open. Akce vnesla do městského parku pohodovou atmosféru za zvuků melodií, které se linuly z nejrůznějších hudebních nástrojů.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Machander, ředitel ZUŠ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“My se připojujeme akcí, která se koná venku, takže si myslím, že je dostatečně open. Představí se zde ve Smetanových sadech všechny čtyři obory základní umělecké školy, to znamená hudební, i s pěveckými sbory, výtvarný a taneční.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“My se připojujeme akcí, která se koná venku, takže si myslím, že je dostatečně open. Představí se zde ve Smetanových sadech všechny čtyři obory základní umělecké školy, to znamená hudební, i s pěveckými sbory, výtvarný a taneční.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Machander, ředitel ZUŠ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Takže děti si tady mohou, v přirozenějším prostředí, než je ve škole, vyzkoušet nástroje, zatančit si, podívat se na vše v klidu a při tom si i pohrát.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">děti ze základních škol: </w:t>
       </w:r>
     </w:p>
@@ -575,93 +689,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-05-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>