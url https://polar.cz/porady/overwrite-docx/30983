--- v1 (2026-04-09)
+++ v2 (2026-09-02)
@@ -731,51 +731,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-05-2024-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-05-2024-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>