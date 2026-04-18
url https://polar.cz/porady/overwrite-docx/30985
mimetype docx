--- v0 (2025-12-23)
+++ v1 (2026-04-18)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.5.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Záchranná stanice musela odebrat z hnízda čtyři malé čápy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornitologové ze Záchranné stanice v Bartošovicích museli odebrat z hnízda čtyři malé čápy. O ty se staral jen jeden z rodičů. Šance na přežití mláďat je vysoká a i pravděpodobnost, že si samice najde nového partnera a opět zahnízdí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -183,53 +298,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z dětské skupiny zvažuje radnice udělat školské zařízení, tedy školku pro děti od dvou let. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislava Gorecká (ANO), náměstkyně primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Informace, že zrušíme provoz té budovy, není pravdivá, protože budova musí projít rekonstrukcí. Je tam podle vyhlášky, která určuje bezpečnost dětem, tak je třeba opravdu zainvestovat, rekonstruovat celou budovu. Následně by ta dětská skupina měla projít transformací. Transformací v tom smyslu, že se nebude jednat o dětskou skupinu, která je momentálně provozovaná jen v přízemí, ale jednalo by se o mateřskou školku, která by měla oddělení nejen v přízemí, ale i v prvním patře. Chápu, že rodiče mohou být rozhořčení, ale nevím, jaké informace dostali. Já jsem tady jednala v pondělí se dvěma maminkami a snažila jsem se je uklidnit, nebo ujistit, že pro jejich děti po dobu rekonstrukce, samozřejmě budeme muset hledat nějakou náhradu pro tyto děti. Nicméně, jakmile proběhne rekonstrukce a budova bude opravena, tak jejich děti mají zaručeno, že se dostanou zpět na Edisonku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Volná kapacita školek bude známá až po vyhodnocení zápisu do škol.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Volná kapacita školek bude známá až po vyhodnocení zápisu do škol. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislava Gorecká (ANO), náměstkyně primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Zatím se nám jeví jako nejschůdnější řešení to, že například na ulici Čelakovského, kde už funguje mateřská školka, finišují opravy. Měly by tam být děti možná od září, možná koncem roku, možná od ledna, těžko říct. Budou tam dvě oddělení a děti, které navštěvují momentálně Edisonku, bychom eventuálně mohli přesunout tam, nebo do jiných školek.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O veškerých změnách bude radnice rodiče postupně informovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -491,93 +605,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-25-05-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>