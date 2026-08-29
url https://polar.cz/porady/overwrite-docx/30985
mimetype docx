--- v1 (2026-04-18)
+++ v2 (2026-08-29)
@@ -647,51 +647,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-25-05-2024-16-24" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-25-05-2024-16-24?url=havirovsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>