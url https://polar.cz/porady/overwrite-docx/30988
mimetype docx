--- v0 (2026-01-03)
+++ v1 (2026-04-05)
@@ -1,173 +1,285 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.5.2024, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nález kosterních ostatků při výkopech u KD ve F-M</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kopali jámu pro retenční nádrže a objevili lidské kosti. Druhý den policisté potvrdili, že na místě byly ostatky minimálně tří lidí. Ty se nyní budou zkoumat. Rekonstrukci prostoru před Kulturním domem Frýdek tato událost nakonec nijak neomezila. Práce opět pokračují.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na kosti narazili pracovníci technických služeb při  bagrování prostoru před kulturním domem ve Frýdku. Nacházely se pod betonovou  vrstvou v mělkém podloží, zhruba 120 centimetrů hluboko. Přivolaná policie  pak vyhrabala neúplné pozůstatky jednoho člověka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Kubzová, mluvčí PČR Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Po pondělním nálezu kosterních ostatků při výkopových  pracích ve Frýdku-Místku pokračovali policisté následující den v ohledání  místa skládky, kde byla vykopaná zemina odvezena."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Policisté prohrabávali haldy zeminy na Frýdecké skládce celý  den, postupně našli ostatky dalších lidí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Policisté prohrabávali haldy zeminy na Frýdecké skládce celý  den, postupně našli ostatky dalších lidí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Kubzová, mluvčí PČR Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současné době by se mělo předběžně jednat o kosterní  pozůstatky celkem tří osob. Ve věci budou provedeny soudní pitvy, které by měly  určit pohlaví a věk zemřelých. Následně bude vyžádáno také odborné vyjádření  z oboru antropologie, které by mělo určit z jakého období kosterní  pozůstatky pochází."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z jaké doby přesně ostatky jsou, zatím není jasné.  Pamětníci se ale domnívají, že by mohlo jít o německé vojáky z druhé  světové války. V okolí totiž měly být v té době zákopy. Na místě se  našla i bota, ale ne vojenské známky. Mohli by to tak být například i  civilisté. Nález naštěstí práce na rekonstrukci prostoru před kulturním domem  nijak neomezil.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Z jaké doby přesně ostatky jsou, zatím není jasné.  Pamětníci se ale domnívají, že by mohlo jít o německé vojáky z druhé  světové války. V okolí totiž měly být v té době zákopy. Na místě se  našla i bota, ale ne vojenské známky. Mohli by to tak být například i  civilisté. Nález naštěstí práce na rekonstrukci prostoru před kulturním domem  nijak neomezil. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nikdy nevíte, co je v zemi, tam bude určitě nějaký  problém, určitě nějaká trubka. Bude se muset udělat nějaká přeložka. Máme  takovou zkušenost. Všude, kde jsme zatím stavěli, není tady jednoduché stavby."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Rylko, místopředseda  představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Momentálně řešíme nějaké odvodnění, včetně všech objektů na  odvodňovacím zařízení. Jako je výstavba akumulačních a retenčních jímek, včetně  napojení do kanalizace. Do těchto jímek bude svedena povrchová voda a následně  v průběhu sezóny, jak to bude postaveno, tak by to mělo sloužit  k zalévání stromořadí, které tady vyroste."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dále jsme museli vybrat povrch, budou to velkoformátové  dlaždice, které jsou také trochu atypické. Nejsou tady tak běžně používané.  Musí se k tomu dát a použít speciální technika. Dojde k úpravě  zeleně, dojde k novému mobiliáři, budou tady lavičky, koše, nové stromy,  nová alej."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hotovo by mělo být do konce roku a náklady jsou odhadovány  na 23 milionů korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hotovo by mělo být do konce roku a náklady jsou odhadovány  na 23 milionů korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na hrobu ve Vítkovicích si ustlal bezdomovec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -405,53 +517,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z dětské skupiny zvažuje radnice udělat školské zařízení, tedy školku pro děti od dvou let. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislava Gorecká (ANO), náměstkyně primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Informace, že zrušíme provoz té budovy, není pravdivá, protože budova musí projít rekonstrukcí. Následně by ta dětská skupina měla projít transformací. Transformací v tom smyslu, že se nebude jednat o dětskou skupinu, která je momentálně provozovaná jen v přízemí, ale jednalo by se o mateřskou školku, která by měla oddělení nejen v přízemí, ale i v prvním patře."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po dobu rekonstrukce se město bude snažit najít pro děti z dětské skupiny místo v jiných mateřských školách. Po té se budou moci děti do budovy vrátit. Volná kapacita školek bude známá až po vyhodnocení zápisu do škol. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po dobu rekonstrukce se město bude snažit najít pro děti z dětské skupiny místo v jiných mateřských školách. Po té se budou moci děti do budovy vrátit. Volná kapacita školek bude známá až po vyhodnocení zápisu do škol.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezi Polankou a Starou Bělou lze bezpečně projet po cyklostezce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -675,93 +786,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-26-05-2024-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>