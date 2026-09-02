--- v1 (2026-04-05)
+++ v2 (2026-09-02)
@@ -828,51 +828,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-26-05-2024-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-26-05-2024-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>