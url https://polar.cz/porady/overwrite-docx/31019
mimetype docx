--- v0 (2026-03-20)
+++ v1 (2026-05-26)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.5.2024, 16:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mladí házenkáři SKP vybojovali letos bronzové medaile</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mladí házenkáři SPK Frýdek-Místek letos zaznamenali velký sportovní úspěch. Starší žáci po sedmi letech vybojovali v celostátní žákovské lize 3. místo. Bronzové medaile jim osobně předal primátor města přímo na magistrátu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,103 +192,101 @@
         <w:t xml:space="preserve">Radim Hustopecký, trenér starších žáků SKP  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to pro nás obrovský úspěch, takový úspěch se podařil po  sedmi letech. A v konkurenci 25 týmů v celé republice jsme dokázali  udělat třetí místo, což je pro náš klub úžasný výsledek. – Kdo jsou ti největší  konkurenti? – Mezi největší konkurenty patřila Dukla Praha a tým z Plzně,  který celou soutěž vyhrál."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Valo, trenér A-týmu SPK Frýdek-Místek,  mentor mládeže:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já to považuji za obrovský úspěch. Je samozřejmě potřeba  poděkovat trenérovi Radimovi Hustopeckému s Lenkou Kročkovou, ale také  všem trenérům, kteří se podíleli na výchově těch kluků. My se z toho moc  těšíme a kluci jsou velkým příslibem pro náš klub."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tým má za sebou dvacet výher, jednu remízu a pouze tři  prohry. Právě Adam Fojtík se stal se 199 brankami druhým nejlepším střelcem  celé soutěže.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tým má za sebou dvacet výher, jednu remízu a pouze tři  prohry. Právě Adam Fojtík se stal se 199 brankami druhým nejlepším střelcem  celé soutěže. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adam Fojtík, starší žáci SPK Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já bych rozhodně se chtěl dostat co nejdál. Do 1. Bundesligy  by to bylo dobré, případně do těch lepších týmů, jako těch vrcholových, ale to  se ještě uvidí. A taky ještě teďka se tvoří reprezentace 2008/2009, tak tam  bych se chtěl také dostat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Hustopecký, trenér starších žáků SKP  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Jaký mají ti hráči potenciál? – "Obrovský, akorát záleží na  tom, jak budou dále pracovat na sobě, ale talent tam určitě u všech je. Takže  máme na čem stavět v klubu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem moc rád, že jsem mohl dneska přijmout kluky na  radnici. Každý úspěch takového mládežnického týmu je dobrý závdavek do  budoucna. A je to ocenění práce trenérů a všech, kteří se věnují mládeži a  sportu. A my jako město je budeme i nadále podporovat. A jak už jsem dneska  říkal, připravujeme spuštění nového dotačního programu pro mládežnický sport,  který bude v příštím roce proti letošnímu navýšen minimálně o více než 6  milionů korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mladí házenkáři mají do budoucna velký potenciál, ale čeká  je ještě hodně práce. Důležité bude, zda u tohoto sportu zůstanou a budou na  sobě ještě dál pracovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mladí házenkáři mají do budoucna velký potenciál, ale čeká  je ještě hodně práce. Důležité bude, zda u tohoto sportu zůstanou a budou na  sobě ještě dál pracovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">F-M ocenil nejlepší účastníky výzvy 10 000 kroků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -213,75 +326,73 @@
         <w:t xml:space="preserve">Daniela Mičudová, členka týmu Loudalíci:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Jsem zapojena počtvrté. S tím, že já chodím každý den  do práce a z práce, tak těch pár kilometrů navíc. Ale já jsem si jich udělala navíc daleko víc, 905 kilometrů."  A kde jste je nasbírala? – "Frýdek, Ostrava, hned potom vzápětí jsem šla na  Ondřejník pěšky. Přes Palkovice zpátky. Olešnou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Paloncy, účastnice výzvy 10 tisíc  kroků:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem se zapojila podruhé a je to super, protože tak, jak  říkala Danča, člověk chodí, vyčistí si hlavu, od těch stresů pracovních, od  všeho. A je to bomba." – Kolik kilometrů jste nachodila a kde třeba chodíte? – "Já jsem teda nachodila jenom 440 kilometrů, protože se nemůžu srovnávat  s prvními. Třeba Frýdecký okruh, ten se nám líbil. Vyjdeme z Frýdku,  jdeme na Frýdecký les, na Dobrou, potom přes Staré Město a zase domů. Udělá to  nějakých 14 kilometrů a je to na to odpoledne akorát."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Každý oceněný získal od města diplom a dárkovou tašku. Cílem  výzvy je motivovat k pohybu, zvláště starší, i ty s vyšším BMI, kteří  získávají více bodů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Každý oceněný získal od města diplom a dárkovou tašku. Cílem  výzvy je motivovat k pohybu, zvláště starší, i ty s vyšším BMI, kteří  získávají více bodů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Martinek,  ideový tvůrce výzvy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já potřebuji motivovat ty, kteří se nepohybují, kteří  mají určitý problém. Takže ta výzva směřuje pro ty, kteří v životě by nešli na  nějaké run czechy nebo na nějaké běhy, protože by věděli, že by skončili mezi  posledními. Tak jsme vymysleli bodovací systém, že čím jsi starší, čím si  obéznější, tím získáš více bodů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do dubnové výzvy se zapojilo za Frýdek-Místek 291 účastníků  a 26 týmů. Celkově nachodili 75 929 kilometrů, což bylo o 23 tisíc víc než  v předchozí výzvě. Frýdku-Místku tím zajistili 25. místo mezi městy  v celostátním žebříčku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do dubnové výzvy se zapojilo za Frýdek-Místek 291 účastníků  a 26 týmů. Celkově nachodili 75 929 kilometrů, což bylo o 23 tisíc víc než  v předchozí výzvě. Frýdku-Místku tím zajistili 25. místo mezi městy  v celostátním žebříčku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mažoretky Clariss F-M uspěly na Mistrovství ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -307,125 +418,122 @@
         <w:t xml:space="preserve">Iva Poláková, organizátorka MČR v  mažoretkovém sportu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Přijelo tady asi 41 skupin z celé ČR, které se musely  kvalifikovat v kvalifikacích, které probíhaly v Čechách i na Moravě. Zhruba  dnes asi soutěží kolem 800 mažoretek a zítra zhruba asi 1 200 mažoretek,  které budou na pódiu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marta Pavelková, předsedkyně ČFMS,  viceprezidentka IFMS:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dnešní finálová soutěž tady v Karviné, to je  vyvrcholení celého ročníku. Minulý týden byly jenom malé formace a věnovali  jsme jim také dva dny. Letos ovšem vidíme tady v Karviné tento víkend 17  pochodů, překrásných pochodů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Soutěž je poměrně  rozsáhlá a náročná. Probojovaly se do ní i Mažoretky Clariss Frýdek-Místek,  které měly zastoupení ve třinácti kategoriích.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Soutěž je poměrně  rozsáhlá a náročná. Probojovaly se do ní i Mažoretky Clariss Frýdek-Místek,  které měly zastoupení ve třinácti kategoriích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Natálie Chodorovská,  mažoretka Clariss Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Od každého něco, máme  všechny typy velkých sestav. I sóla některé se dvěma hůlkami, miniformace,  mixy, úplně všechno."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marta Pavelková, předsedkyně ČFMS,  viceprezidentka IFMS:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mažoretkový sport je tady defacto 30 let, i když  v podstatě od roku 2002, ale předcházelo mu několik let vývoje. A to je  ten vzpomínaný rok 1994, kdy se konala první soutěžní přehlídka mažoretkových  skupin. Dnes jsou mažoretkové skupiny začleněny už do Sportu pro všechny a  věříme, že to bude zase velký krok kupředu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frýdecko-Místecké mažoretky si nakonec domů odvezly dvě  stříbrné a tři bronzové medaile.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Frýdecko-Místecké mažoretky si nakonec domů odvezly dvě  stříbrné a tři bronzové medaile. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Natálie Chodorovská,  mažoretka Clariss Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Trénovaly jsme poslední dva týdny téměř každý den,  takže jsme do toho daly maximum, těšíme se hrozně moc, přijely jsme si to  hlavně užít."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iva Poláková, organizátorka MČR v  mažoretkovém sportu</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Je to postupová soutěž, kde vítězky, bude určený postupový  klíč, podle toho, kolik jich startuje v dané disciplíně a mohou postoupit  na mistrovství Evropy v Polsku, které se koná v Ratiboři a  mistrovství světa, které se koná v Ostravě, které je podporováno také  Moravskoslezským krajem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O týden dřív byly  mažoretky Clariss na Mistrovství České republiky malých formací v Praze-Řepích,  odkud přivezly jedno zlato, dvě stříbra a dva bronzy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O týden dřív byly  mažoretky Clariss na Mistrovství České republiky malých formací v Praze-Řepích,  odkud přivezly jedno zlato, dvě stříbra a dva bronzy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -500,93 +608,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-30-05-2024-16-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>