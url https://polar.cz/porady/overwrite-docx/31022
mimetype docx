--- v0 (2026-01-03)
+++ v1 (2026-04-10)
@@ -1,91 +1,205 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.5.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na konferenci IDea se řešila podpora projektů v MSK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V ostravské hale Gong se konala konference IDea forum, která byla letos zaměřena na podporu průmyslu v Moravskoslezském kraji. Společně se zástupci státu a kraje diskutovali o rozvoji regionu investoři a podnikatelé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Konference, kterou pořádala Rozvojová regionální agentura </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MSID</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, byla rozdělena do několika bloků, ve kterých se diskutovalo o ekonomické situaci, aktuálních trendech v podnikání i vizích kraje do budoucna.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">, byla rozdělena do několika bloků, ve kterých se diskutovalo o ekonomické situaci, aktuálních trendech v podnikání i vizích kraje do budoucna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Šimoňáková (ANO), náměstkyně hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “IDea FORUM je každoroční akce. V letošním roce se bude toto téma týkat především průmyslu, kreativity a udržitelnosti. Tuto akci pořádají Moravskoslezské investice a development a tím, že je to zaměřeno i na průmysl, tak tady budou hosté, kteří mají co říct odborně k tomuto tématu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Palička, předseda představenstva MSID:</w:t>
       </w:r>
       <w:r>
@@ -336,75 +450,73 @@
         <w:t xml:space="preserve">Daniela Mičudová, členka týmu Loudalíci:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Jsem zapojena počtvrté. S tím, že já chodím každý den  do práce a z práce, tak těch pár kilometrů navíc. Ale já jsem si jich udělala navíc daleko víc, 905 kilometrů."  A kde jste je nasbírala? – "Frýdek, Ostrava, hned potom vzápětí jsem šla na  Ondřejník pěšky. Přes Palkovice zpátky. Olešnou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Paloncy, účastnice výzvy 10 tisíc  kroků:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem se zapojila podruhé a je to super, protože tak, jak  říkala Danča, člověk chodí, vyčistí si hlavu, od těch stresů pracovních, od  všeho. A je to bomba." – Kolik kilometrů jste nachodila a kde třeba chodíte? – "Já jsem teda nachodila jenom 440 kilometrů, protože se nemůžu srovnávat  s prvními. Třeba Frýdecký okruh, ten se nám líbil. Vyjdeme z Frýdku,  jdeme na Frýdecký les, na Dobrou, potom přes Staré Město a zase domů. Udělá to  nějakých 14 kilometrů a je to na to odpoledne akorát."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Každý oceněný získal od města diplom a dárkovou tašku. Cílem  výzvy je motivovat k pohybu, zvláště starší, i ty s vyšším BMI, kteří  získávají více bodů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Každý oceněný získal od města diplom a dárkovou tašku. Cílem  výzvy je motivovat k pohybu, zvláště starší, i ty s vyšším BMI, kteří  získávají více bodů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Martinek,  ideový tvůrce výzvy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já potřebuji motivovat ty, kteří se nepohybují, kteří  mají určitý problém. Takže ta výzva směřuje pro ty, kteří v životě by nešli na  nějaké run czechy nebo na nějaké běhy, protože by věděli, že by skončili mezi  posledními. Tak jsme vymysleli bodovací systém, že čím jsi starší, čím si  obéznější, tím získáš více bodů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do dubnové výzvy se zapojilo za Frýdek-Místek 291 účastníků  a 26 týmů. Celkově nachodili 75 929 kilometrů, což bylo o 23 tisíc víc než  v předchozí výzvě. Frýdku-Místku tím zajistili 25. místo mezi městy  v celostátním žebříčku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do dubnové výzvy se zapojilo za Frýdek-Místek 291 účastníků  a 26 týmů. Celkově nachodili 75 929 kilometrů, což bylo o 23 tisíc víc než  v předchozí výzvě. Frýdku-Místku tím zajistili 25. místo mezi městy  v celostátním žebříčku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ke stovce opravená zbrojnice, sláva bude v červnu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -536,53 +648,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice Karviná-Ráj uspořádala  Den rodiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Teď vás vezmeme na návštěvu do rájecké nemocnice, která pro budoucí rodiče uspořádala Den rodiny. Na jednom místě se dozvěděli vše, co je zajímalo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Poradenství i praktické ukázky byly připraveny na jednotlivých stanovištích. Budoucím maminkám a tatínkům se věnovali odborníci, sestry i lékaři z porodnického, novorozeneckého i dětského oddělení. Zeptat se mohli na všechno, co je zajímá. A nejen to.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Poradenství i praktické ukázky byly připraveny na jednotlivých stanovištích. Budoucím maminkám a tatínkům se věnovali odborníci, sestry i lékaři z porodnického, novorozeneckého i dětského oddělení. Zeptat se mohli na všechno, co je zajímá. A nejen to. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Pikońová, primářka gynekologicko-porodnického oddělení Nemocnice Karviná-Ráj</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Máme novinku, že si maminky při vstupu vyslovovat lísteček a seznámit se nebo dostat plnohodnotné ceny, což je například pobyt na nadstandardním rodinném pokoji zdarma nebo voucher na předporodní kurz.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci akce: "</w:t>
       </w:r>
       <w:r>
@@ -692,93 +803,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-05-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>