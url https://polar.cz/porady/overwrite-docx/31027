--- v0 (2026-01-26)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.5.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výtluky po zimě z městských cest postupně mizí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pracovníci technických služeb začali s pravidelnou jarní opravou městských komunikací. Prioritně likvidují výtluky na nejvíce frekventovaných silnicích, údržba přijde na několik milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -131,145 +246,132 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Bala, vedoucí úseku místních komunikací, TSM Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Rajonový úklid stále pokračuje, jsme přibližně v jedné třetině. Tak pořád jsou problémy, pořád tam stojí řidiči a nesme schopni tam uklidit a nemáme prostor ani čas se tam vracet. Takže je to škoda, protože by to bylo komplet uklizené všecko, včetně nástřiků vodorovného dopravní značení. Tak je to pro nás omezené a je nám znemožněno provádět úklid tak, jak bychom chtěli.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lokality ulic plánovaného úklidu, kde vždy platí dočasný zákaz zastavení, jsou vždy dopředu označeny informačními cedulemi. Harmonogram prací je na webu technických služeb. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Žilinská snídaně může vyřešit sousedské spory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">První letošní sousedská snídaně na čerstvém vzduchu, pod přístřeškem v Žilině, se konala v sobotu 18. května. Do venkovního prostředí se přesunula z místního Spolkového domu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Perútka (KDU-ČSL), místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Začínali jsme v roce 2018 a nebyli jsme si jisti, jestli bude o to zájem, jestli lidé budou mít chuť se scházet, ale čas ukázal, že to byl dobrý nápad. Snídaně běží pořád.”  </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Začínali jsme v roce 2018 a nebyli jsme si jisti, jestli bude o to zájem, jestli lidé budou mít chuť se scházet, ale čas ukázal, že to byl dobrý nápad. Snídaně běží pořád.”   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Perútka (KDU-ČSL), místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zaznamenal jsem tady za tu dobu těch snídaní, že například se sešli sousedé, kdy jeden chtěl stavět a ti druzí nebyli nakloněni tomu, dát mu souhlas. Tady si to vyříkali, věc se vyřešila a lidé odkud odcházeli s nějakou dohodou.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ke snídani tu opět prostřely šikovné místní hospodyňky, jako hlavní chod se podávala kotlíková frankfurtská polévka, kterou uvařil právě žilinský patriot Jaroslav Perutka. Jak měl přesně spočítáno, tato snídaně byla 39. Ta kulatá, čtyřicátá, se tu pod přístřeškem ale konat nebude. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Perútka (KDU-ČSL), místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Příští snídaně bude v chráněném bydlení, kde už třetí rok budeme u nich na návštěvě. A je to tak, že klienti chráněného bydlení se vlastně starají o Žiliňáky a je to takové příjem zpestření.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zařízení Slezské diakonie, Chráněné bydlení ARCHA, bude tedy hostitelem akce 15. června.    </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Školáci vyzpovídali pamětníky a doplnili archiv Post Bellum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -281,53 +383,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Více než dvacet let společnost Post Bellum natáčí a vypráví příběhy 20. století. V archivu Paměť národa už je zveřejněno na deset tisíc svědectví lidí moderní historie. Přispívat mohou i žáci základních škol v rámci vzdělávacího projektu “Příběhy našich sousedů”. Novojičínské školy se do této aktivity zapojili podruhé, po pěti letech. Teď své práce prezentovali v aule radnice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Školáci z Komenského 68 natočili pětiminutovou rozhlasovou reportáž se Stanislavem Šubou, skautem a pamětníkem maďarských událostí roku 1956.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Přibyl, ZŠ Komenského 68: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Budu mluvit asi za celý tým. Tato akce byla jedním z velkých přínosů právě pro učení se práce v týmu, ale přineslo nám to i to, že jsme byli schopni se podívat do jiné části historie, kterou ještě neprobíráme v dějepise. Takže nám to přineslo to, že jsme mohli na tu historii nahlédnout z jiného pohledu.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Budu mluvit asi za celý tým. Tato akce byla jedním z velkých přínosů právě pro učení se práce v týmu, ale přineslo nám to i to, že jsme byli schopni se podívat do jiné části historie, kterou ještě neprobíráme v dějepise. Takže nám to přineslo to, že jsme mohli na tu historii nahlédnout z jiného pohledu.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Šuba, pamětník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem byl vždycky pro děti, vedl jsem skauty, Vlčata, takže jsem celý život pracoval s dětmi.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tým z Galaxie si pro svou reportážní práci vybral Karla Žižku, jako student byl v době komunistické totality perzekuován, je to také pamětník pohřbu Jana Palacha. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -403,56 +504,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Wessely, pamětník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Upřímně řečeno nevím, jestli jsem ten pravý, který tu měl dneska účinkovat. Ale za to jsem vděčný především zájmu novojičínské mládeže a to mě velmi těší, že projevují zájem o historii, jejíž jsem jen nepatrná součástí. A jsem rád, že se s nimi setkávám právě před touto radnicí, kde jsem měl tu čest setkat se se třemi porevolučními prezidenty. I proto je pro mne tento moment zajímavý.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Město je samozřejmě pyšné, že má tyto žáky a také, že má tyto osobnosti, které žáci zpovídali. Dovolím si jednu osobní vzpomínku, když jsem byl před pěti lety účasten té prezentace Paměti národa ”Příběhy našich sousedů”, tak jsem byl fascinován tím, jak profesionálně dokázali žáci ty reportáže zpracovat, ale i tím, jak si dokázali ty zpovídané osobnosti otevřít, a zaznělo pak něco velmi zajímavého o jejich životě a vlastně o historických událostech, které my známe z učebnic, ale neznám je z té první ruky od lidí, kteří to prožili.”  </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -527,93 +622,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-31-05-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>