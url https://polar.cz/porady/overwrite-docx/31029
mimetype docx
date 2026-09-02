--- v0 (2025-12-29)
+++ v1 (2026-09-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.5.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Primátor Ostravy pekl s náměstky bábovky pro pěstouny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava se připojila k celostátní výzvě na podporu pěstounství "Dík náhradním rodinám." Primátor města Jan Dohnal proto se svými náměstky pekl bábovky a na to, aby se nepřipálily dohlížel známý šéfkuchař David Valíček.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -169,118 +284,115 @@
         <w:t xml:space="preserve">Petr Kuś (ANO), místostarosta Moravské Ostravy  a Přívozu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Řešíme hodně problémů s vandalismem. Ať už na našem  inventáři, tak třeba i na zeleni. Tady byl problém s tím, že nám vandalové založili požár  v dětských prvcích a museli jsme vyměnit podlahy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Kittnerová, mistr provozovny veřejné  zeleně, TS MOaP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vlivem požáru došlo k vyhoření asi šesti podlah. Museli  jsme zajistit opravu, samozřejmě v prvé řadě jsme museli všechno  demontovat, zajistit celou herní sestavu proti vstupu. A postupně musely být  vyrobeny všechny ty podlahy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oprava vyšla na pár desítek tisíc korun. Nyní už je herní  prvek opět funkční a plně přístupný pro děti. Obvod ale řeší problémy i na  jiných místech.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oprava vyšla na pár desítek tisíc korun. Nyní už je herní  prvek opět funkční a plně přístupný pro děti. Obvod ale řeší problémy i na  jiných místech. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kuś (ANO), místostarosta Moravské Ostravy  a Přívozu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme třeba i problém v lokalitách, jako je park  Železárenská, tam nám pravděpodobně bezdomovci, nevíme přesně, kdo to byl. Tak  nám zničili prakticky všechny lavičky. Ale potýkáme se i s vandalismem na  zeleni, třeba na stromech. Kdy nám lidé odřezávají takzvané úvazy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kuś (ANO), místostarosta Moravské Ostravy  a Přívozu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ty lidské síly a peníze bychom mohli určitě využít úplně  jinak než opravami po vandalech."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Náklady na opravy poškozených dětských zařízení, laviček i  odpadkových košů, dosahují ročně v Moravské Ostravě a Přívozu až 180 tisíc  korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Náklady na opravy poškozených dětských zařízení, laviček i  odpadkových košů, dosahují ročně v Moravské Ostravě a Přívozu až 180 tisíc  korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 31. 5. 2024 16.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NOVÁ VÝROBNÍ HALA V STUDÉNCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Společnost MSV elektronika otevřela ve Studénce novou výrobní halu. Vznikla na místo bývalé pekárny. Firma vyrábí především elektroniku do vlaků. Má téměř 200 zaměstnanců.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Společnost MSV elektronika otevřela ve Studénce novou výrobní halu. Vznikla na místo bývalé pekárny. Firma vyrábí především elektroniku do vlaků. Má téměř 200 zaměstnanců. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ŘIDIČKA KAMIONU NERESPEKTOVALA DOPRAVNÍ ZNAČKU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté řešili řidičku kamionu, která na dálnici D1 v katastru Bělotína předjížděla jiný kamion v zákazu a zpomalila provoz. 28letá žena neměla dostatečnou rychlost a nerespektovala dopravní značku zákaz předjíždění. Policisté jí uložili na místě pokutu 5 500 korun. Během dvou speciálních akcí zaznamenali také přes padesát překročení rychlosti a nadrozměrné náklady.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -454,183 +566,179 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stejně atraktivní program připravili pro děti i profesionální hasiči. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Budina, velitel stanice HZS MSK Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Pro děti je to atraktivní, když si mohou sáhnout na hadici, stříknout s vodou. Pak samozřejmě ukázky vyprošťování u dopravních nehod. Také jsme si připravili ukázky vozidel, která používáme pro zásahy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Den otevřených dveří se konal po tři dny. Celkem do areálu přišlo přes tisíc dětí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Den otevřených dveří se konal po tři dny. Celkem do areálu přišlo přes tisíc dětí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 31. 5. 2024 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ZAČALA OFICIÁLNÍ KOUPACÍ SEZÓNA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">30. května oficiálně začala koupací sezóna v Moravskoslezském kraji. Krajská hygienická stanice bude pravidelně monitorovat kvalitu vody na 23 místech, přičemž kontroly na nádržích Baška a   Budišov nad Budišovkou letos neproběhnou kvůli stavebním pracím. Kvalitu vody v přírodních koupalištích, jako jsou štěrkovna Hlučín a Karvinské moře, kontrolují jejich provozovatelé.  </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">30. května oficiálně začala koupací sezóna v Moravskoslezském kraji. Krajská hygienická stanice bude pravidelně monitorovat kvalitu vody na 23 místech, přičemž kontroly na nádržích Baška a   Budišov nad Budišovkou letos neproběhnou kvůli stavebním pracím. Kvalitu vody v přírodních koupalištích, jako jsou štěrkovna Hlučín a Karvinské moře, kontrolují jejich provozovatelé.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SANACE HLUČÍNSKÉHO JEZERA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sanace Hlučínského jezera bude pokračovat. Stavět se bude nová komunikace a cyklostezka. Druhá etapa úprav je vyčíslena na 600 milionů korun, z toho 400 milionů je alokováno u Ministerstva financí.  Realizace by měla začít  ještě letos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vrak fest přinesl do Ostravy adrenalinový zážitek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poslední cesta vraků, určených k likvidaci. Závod sériových vozů s povolenými úpravami zakončený demoličními derby. To vše je Vrak fest. Na vřesinské strži v Ostravě se akce konala již podruhé a vrátí se zde ještě letos na podzim.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Den plný adrenalinu a závodících vraků aut. Do letošního,  již druhého, Vrak festu se příhlásilo na 71 závodníků z celé republiky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Den plný adrenalinu a závodících vraků aut. Do letošního,  již druhého, Vrak festu se příhlásilo na 71 závodníků z celé republiky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Pavlištík, organizátor akce</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Snažíme se dělat  závody něco ve stylu rodeocrossu s názvem Vrak fest. Je to vlastně závod  bez pravidel, jde o to nasbírat za závod co nejvíce bodů. Jediné z pravidel  je nenabourat do dveří řidiče.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Příprava vozu na závod a derby trvá několik měsíců. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matyáš, účastník závodu</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Abych se mohl zúčastnit pravidla  nejsou zase tak náročná, ale co se týče bezpečnosti, tak asi nějakou klec  dovnitř, něco ochranného aby se při převrácení vám nesrolovala střecha nebo ať  se nepromáčkne, takže hlavně o to bezpečí se jedná.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Pavlištík, organizátor akce</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: „Na závěru téhle  akce máme demoliční derby, kde poslední pojízdný vyhrává. Jde o to udělat show,  pobavit lidi i diváky.“</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: „Na závěru téhle  akce máme demoliční derby, kde poslední pojízdný vyhrává. Jde o to udělat show,  pobavit lidi i diváky.“ </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci Vrak festu</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Je to výborné a  hlavně fandíme vrakovišti Silvie, tam jsou naši kamarádi.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci Vrak festu</w:t>
       </w:r>
       <w:r>
@@ -740,93 +848,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-31-05-2024-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>