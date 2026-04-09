--- v0 (2026-01-03)
+++ v1 (2026-04-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.6.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">NJ cimbalistka má světové zlato a účast v rekordu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žákyně novojičínské základní umělecké školy, Johana Demlová, se 10 let věnuje hře na cimbál. Za sebou má úspěchy na celostátní i mezinárodní úrovni. Teď v květnu zazářila na soutěži v Číně a stala se součástí zápisu do Guinessovy knihy rekordů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -225,88 +340,67 @@
         <w:t xml:space="preserve">Hana Tichánková, náměstkyně primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Významně zastavěný městský prostor byl obohacen atraktivním vodním prvkem v podobě biotopu, který  v zástavbě zlepší mikroklima. Projekt ctí šetrné nakládání s vodou, biotop je dotován vodami, které jsou  sbírány z průsačných zpevněných povrhů parkové plochy v rámci šetrného nakládání s vodou. Čištění  biotopu zajistí pobřežní vegetační pásmo rostlin a cirkulace vody. Jedná se o další městský projekt  v souladu se zásadami metodiky modrozelené infrastruktury.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I když jezírko nemá žádný přítok a je odkázáno pouze na dešťovou vodu, je pro případ velkého sucha jímka napojena i na vodovodní řad, ze kterého pak bude možno vodu doplnit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 4. 6. 2024 17.00 - 1</w:t>
-[...11 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zprávy krátké, 4. 6. 2024 17.00 - 1 NOVÁ ČTVRŤ V OSTRAVĚ: ŽOFINKA V Ostravě by v příštích letech měla vzniknout nová městská čtvrť. Rozkládat se bude na území brownfieldu Žofinka v centru města za Novou Karolinou. Území propojí centrum s Dolními Vítkovicemi a o jeho vzhledu rozhodne urbanisticko-architektonická soutěž. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Tichánková (ANO), náměstkyně primátora Ostravy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: V okamžiku, kdy centrum města splyne s Dolními Vítkovicemi, tak vytvoříme úplně nové město."</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedení Sadů Životice jednalo s ministrem o kompenzacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministr zemědělství Marek Výborný během návštěvy Moravskoslezského kraje navštívil i životické sady, které od nového roku vlastní město Havířov. S vedením jednal o kompenzacích i o převodu pozemků.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -316,119 +410,116 @@
         <w:t xml:space="preserve">Kroupy a následné přízemní jarní mrazy zničily až 50 procent úrody v životických sadech. Jabloně město Havířov pěstuje na 64 hektarech. Do sadů se přijel podívat ministr zemědělství. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Výborný (KDU-ČSL), ministr zemědělství: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tak, jako pomáháme ostatním ovocnářům, tak jsme připraveni i v tuto chvíli městu Havířov a sadům zde v Životicích. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Uvidíme, kolik nám přispěje evropská komise. Já stále počítám pracovně s částkou okolo 200 milionů korun pro ty ovocné sady, kde škoda bude minimálně 50%. Něco bude zřejmé až po sklizni, až po úrodě, protože se to bude muset porovnat s tím pětiletým průměrem na zpět, abychom dokázali přesně vyčíslit, jak vysoká ta náhrada by měla být.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Uvidíme, kolik nám přispěje evropská komise. Já stále počítám pracovně s částkou okolo 200 milionů korun pro ty ovocné sady, kde škoda bude minimálně 50%. Něco bude zřejmé až po sklizni, až po úrodě, protože se to bude muset porovnat s tím pětiletým průměrem na zpět, abychom dokázali přesně vyčíslit, jak vysoká ta náhrada by měla být.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Havířov nehospodaří jen na vlastních pozemcích. Proto město s ministrem i se Státním pozemkovým úřadem jedná o možném převodu pozemků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohuslav Niemiec (KDU-ČSL), náměstek primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Máme nastaven postup u pozemků, které jsou volné a teď se budeme snažit zrealizovat směnu těchto pozemků tak, aby byly ty pozemky Sadů Životic, které máme pronajaté právě od Státního pozemkového úřadu, aby se staly našimi pozemky.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">V další fázi bude jednání o pozemcích, které jsou v trase plánovaného obchvatu. Ty nemohou být převedeny do vlastnictví Havířova. Město by chtělo uzavřít memorandum, které by řešilo následné vypořádání po realizaci stavby.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> V další fázi bude jednání o pozemcích, které jsou v trase plánovaného obchvatu. Ty nemohou být převedeny do vlastnictví Havířova. Město by chtělo uzavřít memorandum, které by řešilo následné vypořádání po realizaci stavby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé v referendu rozhodnou, jak má obec postupovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veřejná setkání, ale také pochůzky dům od domu. Zatímco odpůrci stavby průmyslového parku, sjednocení ve spolku Zachovejme Poolší, se snaží lidem vysvětlovat, proč proti stavbě bojovat, zástupci státu už s lidmi domlouvají kompenzace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O tom, co si přejí obyvatelé Dolní Lutyně a Věřňovic, rozhodnou sami v místním referendu. To se bude konat současně s volbami do Evropského parlamentu 7. a 8. června.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O tom, co si přejí obyvatelé Dolní Lutyně a Věřňovic, rozhodnou sami v místním referendu. To se bude konat současně s volbami do Evropského parlamentu 7. a 8. června. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V referendu budou voliči odpovídat na otázku: “Souhlasíte s tím, aby obec Dolní Lutyně podala námitky, popř. připomínky proti návrhu aktualizace Zásad územního rozvoje Moravskoslezského kraje, která vytyčuje plochu areálu Strategického podnikatelského parku na území Dolní Lutyně, a aby rovněž uplatňovala námitky proti povolení stavby areálu Strategického podnikatelského parku?”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Bohoněk, spolek Zachovejme Poolší: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Na základě petice vznikl spolek Zachovejme Poolší, který má organizovat celou komunikaci ohledně gigafactory. Především tedy s obcí, abychom byli zástupci toho lidu a mohli komunikovat. A samozřejmě je v přípravě referendum obecní, které má řešit otázku gigafactory, jestli si ji občané tady přejí či nepřejí. A naší aktivitou dnes a ještě v následujících dnech je setkávání se s občany a v podstatě lidskou formou jim vysvětlit tu problematiku ohledně gigafactory, protože to, co zatím probíhalo, bylo setkání především se zástupci CzechInvestu. Byla to jejich akce. Snažíme se teď aktivně roznášet letáky o referendu mezi místními lidmi. Děláme opravdu kampaň od dveří ke dveřím a snažíme se jim problematiku vysvětlovat. V okamžiku, kdy se informace dozví, je spíš jejich postoj negativní. To znamená, že gigafactory si nepřejí. Neříkám, že plošně si nepřeji gigafactory v České republice, jenom se jim extrémně nelíbí ta lokalita, to její umístění.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -439,109 +530,88 @@
         <w:t xml:space="preserve">Petr Očko, náměstek pro digitalizaci a inovace, Ministerstvo průmyslu a obchodu ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “V současné době mimo jiné v probíhají jednání o kompenzacích pro pro občany těch oblastí, kterých se to dotkne, což jsou zejména Věřňovice a některé sousedící oblasti. Kromě tedy takových těch věcí, o kterých už jsme hovořili, to znamená, podpora infrastruktury, tak začínáme hovořit o těch přímých finančních kompenzacích, protože je nám jasné, že obyvatelé, kteří budou bydlet blízko tomu průmyslovému parku, budou mít nějaké negativní dopady ve smyslu toho, že toto okolí se změní. Inspirujeme se tím, jaké kompenzace proběhly v době investice společnosti Hyundai před 20 roky, ale pochopitelně po té době ta částka bude muset být zase o něco vyšší.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Místní referendum v Dolní Lutyni je jen jedním z kroků, které odpůrci stavby chystají. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 4. 6. 2024 17.00 - 2</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Stavba obchvatu Mošnova finišuje, bude zprůjezdněn v polovině června. ŘSD zveřejnilo záběry téměř hotového díla, které bude stát přibližně 349 milionů Kč. Celý projekt vzniká na zelené louce a zahrnuje i například most přes biokoridor.</w:t>
+        <w:t xml:space="preserve">Zprávy krátké, 4. 6. 2024 17.00 - 2 POLICISTÉ DOPADLI VRAHA SENIORKY Kriminalisté obvinili 34letého muže z Karviné z únorové vraždy 83leté seniorky. Muž, kterého zásahová jednotka zadržela na konci května, ženu napadl a usmrtil kvůli penězům, které následně utratil za taxi, alkohol a sexuální služby. Vyšetřovatelům se přiznal, v minulosti byl opakovaně odsouzen, hrozí mu 15 až 20 let nebo výjimečný trest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">--- STAVBA OBCHVATU MOŠNOVA FINIŠUJE Stavba obchvatu Mošnova finišuje, bude zprůjezdněn v polovině června. ŘSD zveřejnilo záběry téměř hotového díla, které bude stát přibližně 349 milionů Kč. Celý projekt vzniká na zelené louce a zahrnuje i například most přes biokoridor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">O titul Obec roku soutěží v MSK 18 vesnic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velkou konkurenci mají letos vesnice, které se přihlásily do soutěže Obec roku. Zatímco loni jich v krajském kole soutěžilo jen 6, letos jich je 18. Například v Palkovicích do boje o vítězství nasadili i místního vodníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krajská komise v těchto dnech objíždí všechny soutěžící obce a sestavuje žebříček, ze kterého vzejde postupující do celostátního finále.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krajská komise v těchto dnech objíždí všechny soutěžící obce a sestavuje žebříček, ze kterého vzejde postupující do celostátního finále. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Lorková (STAN), předsedkyně komise, starostka Závady:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jedenáctičlenná komise objíždí jednotlivé obce a hodnotíme, dá se říct, v takovém časovém intervalu dvou hodin zjišťujeme, jak ta obec funguje, jaké  tam jsou spolky nebo spolkový život a další aspekty, které máme předepsané, co se týče zeleně, stavby architektonické, kulturní památky a další věci. Takže věříme, že ocenění Zlatou stuhu získá ta nejlepší obec.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Například v pondělí komise navštívila Ostravici, Žabeň nebo Palkovice. Právě tam u té příležitosti uspořádali dětský den a představili své spolky. Do akce šli hasiči, vinaři, rybáři, sportovci nebo i vodník. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -665,93 +735,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-06-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>