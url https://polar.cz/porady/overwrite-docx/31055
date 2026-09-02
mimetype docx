--- v1 (2026-04-09)
+++ v2 (2026-09-02)
@@ -777,51 +777,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-06-2024-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-06-2024-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>