--- v0 (2026-01-06)
+++ v1 (2026-04-10)
@@ -1,173 +1,285 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.6.2024, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">F-M usiluje o přímý nákup Českého domu za 20 milionů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek stále usiluje o koupi Českého domu. S vlastníkem se podařilo vyjednat nižní cenu a město už přišlo s plánem, jak budovu využít. Chce tam vybudovat zázemí pro Středisko volného času Klíč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdek-Místek se nevzdal zájmu o historický, dříve Německý,  později Český dům z přelomu 19. a 20. století. Dražba ze září loňského  roku, ve které přihodil neznámý zájemce, nedopadla úspěšně. A dům je stále  v majetku původního soukromého vlastníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město dlouhodobě usiluje o nabytí Českého domu. A od stavu,  kdy byl v nabídce k dražbě za 25 milionů, jsme se postupnými kroky a  jednáním dostali až na přímou nabídku za 19 milionů 900 tisíc korun, o které by  mělo rozhodovat zastupitelstvo města. Máme tady jedinečnou možnost, nejenom  zachránit Český dům, protože je to výrazná dominanta města, kde se odehrával  spolkový život. A pokud by ho nezachránilo město, tak jakýkoliv investor ho  může v budoucnosti zbourat, protože není bohužel památkově chráněný."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pokud by město dům koupilo, usilovně chce začít pracovat na  jeho rekonstrukci. Má už totiž konkrétní plán na jeho využití.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pokud by město dům koupilo, usilovně chce začít pracovat na  jeho rekonstrukci. Má už totiž konkrétní plán na jeho využití. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme ve městě v podstatě největší středisko volného  času v České republice, které je rozmístěno po několika budovách po městě  a nemá dostatek prostoru. A my bychom rádi tento dům opravili a sestěhovali do  něj všechny aktivity Střediska volného času Klíč."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Patrik Siegelstein, ředitel SVČ Klíč  F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nám ta myšlenka přijde naprosto úžasná, protože naše  středisko volného času sídlí aktuálně ve třech budovách. Jsou to  v podstatě tři starší body ve městě a jsou jenom jaksi upravené pro  činnost toho střediska. Například ani jedna z těch budov není  bezbariérová, což je už dneska docela velký problém. Další problém jsou  samozřejmě místnosti. My těch činností máme straně moc. Učíme hudbu, výtvarku,  keramiku, sportovní kroužky, technické kroužky. A musíme ty místnosti pořád  předělávat, měnit vůči těm činnostem. A kdybychom získali nové prostory,  moderní prostory, zrekonstruované prostory, bezbariérové, které nám město udělá  na klíč, tak můžeme být maximálně spokojeni. A to už ani nezmiňuji, že Český  dům má naprosto úžasnou polohu. Bylo by to daleko lepší pro obyvatele města,  pro děti. Bezpečnější, dostupnější než prostory stávající."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Středisko volného času Klíč otevírá každoročně na 200  kroužků pro zhruba 2 000 dětí. Dalšími akcemi pro veřejnost má pak dosah  až na 10 tisíc dětí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Středisko volného času Klíč otevírá každoročně na 200  kroužků pro zhruba 2 000 dětí. Dalšími akcemi pro veřejnost má pak dosah  až na 10 tisíc dětí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (SPOLU/KDU-ČSL), náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem velmi rád, že jsme se s naším koaličním partnerem  hnutí NAŠE MĚSTO F-M dohodli na tom, že chceme nabýt Český dům, protože já  osobně si myslím, že je to opravdu strategická budova. I tím, že je to budova  s historií, takže by toto město mělo nabýt. Dlouhodobě se nás občané města  ptají, co chceme dělat s Českým domem. My jim říkáme, že to není budova ve  vlastnictví města. Takže konečně by se to mohlo povézt. Věřím, že zastupitelé  nákup budovy podpoří."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokud se na to podíváme ze všech stran, tak ty plusy, které  pro město vzniknou, jsou mnohem větší než ten náklad, který to město bude stát.  A zároveň se stane ještě jedna věc, že získáme souvislý pás městských budov a  pozemků od městské knihovny, kina Vlast, Českého domu až přes bývalé autobusové  stanoviště s novou zastávkou, až po nové kulturní centrum a galerii  v Záložně, které celé můžeme pojmout a upravit jako veřejný prostor a  zklidnit a upravit tady ten prostor po tom bývalém průtahu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O přímé koupi Českého domu bude rozhodovat zastupitelstvo  města na 9. zasedání ve středu 12. června.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O přímé koupi Českého domu bude rozhodovat zastupitelstvo  města na 9. zasedání ve středu 12. června. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do Ostravy se chystá 500 interpretů z celého světa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -341,53 +453,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Zemková, kurátorka, Arboretum Nový Dvůr: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Motýli se krmí na květinách, které tady donášíme. Řežeme je venku na keřích. Hlavně, aby byli voňavé a mohli z něho sát nektar. A jinak je přikrmujeme ovocem.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci výstavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Je to krásné tady. Nejkrásnější jsou ti modří motýli.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Je to krásné tady. Nejkrásnější jsou ti modří motýli.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Byli úžasní, bylo jich tam hodně. Na mě si hodně sedali, hlavně na můj barevný batoh výrazný.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tropičtí motýli budou v Arboretu Nový Dvůr k vidění do konce června.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -420,53 +531,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Tabák, trenér gymnastiky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Takže jsme si udělali závody, která školka v Havířově na tom bude nejlépe. Asi ten základ je na těch prostných, aby ty děti měly nějaké svaly břišní, nohy, zádové svaly, takže to cvičení se nejvíce odvíjí na těch prosných. Samozřejmě běhání, aby měly nožky přípravné, tak běháme na měkké žíněnce a aby jsme měli nějaké svaly, tak ve shybu, kdo vydrží nejdéle.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Nesměl jsem dát na tu žíněnku nohy, musel jsem být nahoře."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Nesměl jsem dát na tu žíněnku nohy, musel jsem být nahoře." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mám to tady ráda a naučila jsem se tady kotouly. Cvičili jsme na žíněnce.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
@@ -534,53 +644,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Takové přivítání připravili pro dvanáctku úspěšných hráčů vybíjené z novojičínské Základní školy Jubilejní jejich spolužáci. Třídní učitelka jim upekla dort. Svůj velký úspěch, stříbrné medaile, vybojovali v republikovém finále mezi 16 nejlepšími týmy z českých škol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniela Halaštová, učitelka tělesné výchovy, ZŠ Jubilejní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Soutěž pod záštitou Asociace školních sportovních klubů ve vybíjené v otevřené kategorii je určena pro žáky prvního stupně. Letošní tým je tvořen z nových žáků, ale čtyři jsou ti, kteří už byli i v loňském kole republikovém. Postupoval od okrskového, okresního, přes krajské kolo až do republikového finále v Liberci.”      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tam našel jediného přemožitele, celek z Kroměříže, se kterým prohrál jen o dva vybité hráče. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tam našel jediného přemožitele, celek z Kroměříže, se kterým prohrál jen o dva vybité hráče.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šimon Hába, 5. A, ZŠ Jubilejní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Když jsme postoupil mezi poslední čtyři, tak už jsme si na to věřili, že musíme být první nebo aspoň druzí. Vybíjená mě hodně baví a hlavně dělám házenou, takže hodně sportuju.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hrachovec, 5. A, ZŠ Jubilejní:</w:t>
       </w:r>
       <w:r>
@@ -929,93 +1038,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-09-06-2024-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>