--- v1 (2026-04-10)
+++ v2 (2026-09-01)
@@ -1080,51 +1080,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-09-06-2024-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-09-06-2024-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>