--- v0 (2026-02-11)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.6.2024, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bruntálský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Cyklotour Na kole dětem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Již popatnácté projel Josef Zimovčák a vysokém kole se svým pelotonem celou Českou republiku. Deset etap jeho cyklotour projelo ze středočeské obce Družec až do jihomoravského Hodonína. Hlavním cílem veřejné charitativní akce je podpora onkologicky nemocných dětí a jejich rodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,93 +363,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/bruntalsky-miniexpres/bruntalsky-miniexpres-10-06-2024-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>