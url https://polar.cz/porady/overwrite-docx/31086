--- v1 (2026-05-21)
+++ v2 (2026-08-27)
@@ -405,51 +405,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/bruntalsky-miniexpres/bruntalsky-miniexpres-10-06-2024-16-54" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/bruntalsky-miniexpres/bruntalsky-miniexpres-10-06-2024-16-54?url=bruntalsky-miniexpres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>