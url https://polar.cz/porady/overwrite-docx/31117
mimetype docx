--- v0 (2026-02-16)
+++ v1 (2026-04-11)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Festival v ulicích nabídne přes 200 umělců z 20 zemí světa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival v ulicích s podtitulem ART & LIFE uchvátí Porubu už potřetí. Konat se bude na Hlavní třídě a přilehlých dvorech 21. a 22. června a nabídne hudbu z různých koutů světa, tanec a divadlo pod širým nebem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Festival v ulicích nabídne celkem 9 scén. Tři z nich budou výhradně hudební a své koncerty na nich odehrají hudebníci z Čech, Slovenska, Polska, Francie, Irska, Itálie, ale i z daleké Koreje a Guineje.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petra Hradilová, ředitelka Festivalu v ulicích: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Určitě mohu vypíchnout například kapelu Osam, což je kapela, která přináší hudbu tradiční Persie, určitě mohu vpíchnout K Hilu, irská tradice anebo právě N´faly Kouyaté, tradiční africká hudba. Je to hudebník, který hrával s Afrokelt Senem nebo hrával kdysi s Peterem Gabrielem, takže je to velké jméno.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Představí se také pouliční umělci, tanec, divadlo a chybět nebude ani fireshow nebo festivalové průvody. Nudit se nebudou ani děti, které potěší pohádky, workshopy, deskové hry, hlavolamy, nebo sportovní aktivity a soutěže. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petra Hradilová, ředitelka Festivalu v ulicích: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Součástí festivalu budou vinaři, kteří nám představí svá vína z oblasti Znojemska a opět budeme mít i čajovnu, dýmkaře a nabídku tabáku z celého světa.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), starostka Ostravy-Poruby: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Musím říct, že v tomto roce ten festivalový pomyslný areál zůstane obdobný jako tomu bylo v předchozích letech, Opět obarví Hlavní třídu a přilehlé dvory a ulice. Já se na to moc těším. Myslím si, že ten festival má každý rok nové a nové účastníky a tak jak si většina festivalů buduje několik let nějakou tradici a oblíbenost, tak se mi zdá, že opravdu tento festival už od prvního ročníku má fanoušky a že přicházejí každý rok ve větším počtu, že už to není úplně jen porubská akce, ale že už to překonalo i hranice Poruby. V posledním ročníku to bylo i za hranici Ostravy.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Výjimečné je i spojení Festivalu v ulicích s konferencí Czech Music Crossroads. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zlata Holušová, ředitelka Colours of Ostrava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Naši návštěvníci, zejména ředitelé festivalů, kteří sem přijíždí z celého světa na crossroads, tak my je samozřejmě necháváme prožít tu atmosféru festivalu v ulicích a z toho jsou úplně ohromeni a říkají, že Poruba je v podstatě San Francisco a že by nikdy nevěřili, že někde může být něco takového. Všude je hudba, všude jsou zajímavá divadla a vlastně lidi si to nesmírně užívají a já doufám, že přijdou i letos si to užít znova.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Czech Music Crossroads začne ve středu 19. června v kostele svatého Václava v centru Ostravy, kde se představí varhanní virtuózka Katta. Poté se přesune do kulturního domu Poklad.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Screening školní zralosti je v Porubě unikátní</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Městský obvod Ostrava-Poruba už 4. rokem organizuje pro své mateřské a základní školy screening školní zralosti. Je v rom unikání v rámci ČR i Evropy. Nikdo jiný tuto službu školám, rodičům a dětem neposkytuje.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Se screeningem školní zralosti začala porubská radnice v době covidu, tedy v roce 2021. Jeho cílem bylo zaměřit se na problematiku odkladů školní docházky. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Nilius, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">klinický psycholog a </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">psychoterapeut: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Protože těch odkladů je strašně moc a my se tím zabýváme poslední 4 roky, kdy jsme měli obrovské riziko toho, že jsme netušili, kolik dětí nastoupí do ZŠ. Tím se dostávali ředitelé do velkých nejistot, kolik dětí budou moct přijmout, kolik tříd otevřít. No a tady ten screening, který nám pomáhá dělat určitou jako database policy, tak to nám pomáhá zorientovat se, v jakém stavu jsou předškoláci, zároveň podpořit paní učitelky v mateřských školách k včasným intervencím.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Screeningem procházejí všichni předškoláci, a to vždy se souhlasem rodičů, kteří jsou o něm předem informováni. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martina Dušková (Piráti), místostarostka Ostravy-Poruby: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Dávají souhlas k tomu, že jejich dítě může projít tím screeningem školní zralosti a potom jsou informováni i o výsledcích. Ten screening provádějí buďto učitelky MŠ nebo to probíhá ve spolupráci se ZŠ a ten screening můžou přicházet dělat i speciální pedagogové ze ZŠ, ale zároveň v průběhu těho 4 let, kdy děláme screening předškolní zralosti, se už i postupně doškolily paní učitelky v MŠ, takže to  mohou provádět samy.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Screening nenásilnou formou mapuje základní psychické funkce dětí. Ukáže například, jak jim funguje pozornost, paměť, nebo fyzioprostorové složky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Výsledky screeningu školní zralosti rodiče dostávají v papírové podobě a můžou si je přinést i k zápisům do základních škol, které s nimi umí pracovat. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martina Dušková (Piráti), místostarostka Ostravy-Poruby:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Pokud je tam nějaká specifická vzdělávací potřeba, tak ta škola se na to už předem může připravit a slouží to i jako podklad potom pro speciálního pedagoga nebo školního psychologa, kteří na našich ZŠ působí a oni už jsou připraveni a ví od čeho se můžou odpíchnout, když jim potom v září tento žák přijde do školy.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Velkým úspěchem je, že od doby, co screening probíhá, se snížil počet odkladů školní docházky o 10 až 12 procent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Porubský Den zdraví nabídl různá vyšetření i zábavu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porubská radnice uspořádala už tradiční Den zdraví. Konal se na prostranství u Floridy a zájemci si díky němu mohli zdarma a bez čekání mimo jiné nechat změřit krevní tlak, cholesterol, nebo procento tělesného tuku.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vše, co se týká zdraví, se dozvěděli všichni, co navštívili porubský Den zdraví u kruhového objezdu na Hlavní třídě. A bylo toho hodně včetně doprovodného programu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Kubalová, nutriční terapeutka, Státní zdravotní ústav: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“My jsme ze Státního zdravotního ústavu z Karviné a u nás si můžou lidi změřit krevní tlak, taky si můžou nechat vyšetřit cholesterol v krvi a u mě potom nechat změřit orientační procento tělesného tuku a tím vlastně monitorujeme nějaká rizika pro rozvoj kardiovaskulárních onemocnění. Takže na závěr dostanou třeba doporučení, když to nevyjde ideálně.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Křížová, vedoucí odborného výcviku, Střední škola prof. Zdeňka Metějčka: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Připravili jsme si na Den zdraví ochutnávky vlastně jak se dekorují pokrmy. To znamená, že jsme tady měli dneska na ochutnávku flancky, tedy výhonky mladých, 7 až 12 dnů staré klíčky, kterými můžou dekorovat pokrmy. Máme tady i  různé soutěže pro děti, vzory jídelních lístků, jak se dá vařit zdravě a všechno je to propojené se zdravím na naší škole. Máme tady i petici, zákaz dovozu vlastně ohledně palmových olejů, dovozu a nákupu palmových olejů.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lenka Sedlaříková, sociální odbor, Krajský úřad MS kraje: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Prezentujeme kampaň Dejme dětem rodinu, kde hledáme náhradní rodiče. Symbolem kampaně je srdce, které tady chodí v životní velikosti a lidi, kteří si myslí, že děti by měly být v rodinách, tak na ně to cílíme a chtěli bychom, aby se zúčastnili tady našeho stánku a získali informace o náhradním rodičovství. Máme určitě velké množství dětí, které jsou v dětských domovech nebo v pěstounské péči na přechodnou dobu, takže určitě ta kampaň je potřeba, protože pořád pěstounů není dost.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na Dni zdraví nechybělo ani transfuzní oddělení ostravské fakultní nemocnice, kde si lidé mohli zjistit, jakou mají krevní skupinu a také dostali informace o rom, jak je důležité dárcovství krve a svůj stánek tady měla i porubská radnice. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Cholevová, odbor kultury a prezentace, MOb Ostrava-Poruba: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Nechybí stánek Srdce pro Porubu, který je na Dni zdraví spojen i s odborem sociálních služeb, kde naše kolegyně nejenže háčkují krásné věci, které pak věnují na charitativní sbírku, ale prezentují i s vé služby, které mohou nabídnout veřejnosti, druhá část stánku je charitativní sbírka Srdce pro Porubu, kde nechybí kasička a naše kolegyně zde také informují o naší sbírce, vybírají zde drobné příspěvky a lidé mohou přispět na dobrou věc.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Součástí Dne zdraví byla také kavárna, živá hudba a tvořivé dílny pro děti.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">13.6.2024, 18:14</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expres Ostrava-Poruba</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Festival v ulicích nabídne přes 200 umělců z 20 zemí světa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival v ulicích s podtitulem ART & LIFE uchvátí Porubu už potřetí. Konat se bude na Hlavní třídě a přilehlých dvorech 21. a 22. června a nabídne hudbu z různých koutů světa, tanec a divadlo pod širým nebem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Festival v ulicích nabídne celkem 9 scén. Tři z nich budou výhradně hudební a své koncerty na nich odehrají hudebníci z Čech, Slovenska, Polska, Francie, Irska, Itálie, ale i z daleké Koreje a Guineje.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petra Hradilová, ředitelka Festivalu v ulicích: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Určitě mohu vypíchnout například kapelu Osam, což je kapela, která přináší hudbu tradiční Persie, určitě mohu vpíchnout K Hilu, irská tradice anebo právě N´faly Kouyaté, tradiční africká hudba. Je to hudebník, který hrával s Afrokelt Senem nebo hrával kdysi s Peterem Gabrielem, takže je to velké jméno.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Představí se také pouliční umělci, tanec, divadlo a chybět nebude ani fireshow nebo festivalové průvody. Nudit se nebudou ani děti, které potěší pohádky, workshopy, deskové hry, hlavolamy, nebo sportovní aktivity a soutěže. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petra Hradilová, ředitelka Festivalu v ulicích: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Součástí festivalu budou vinaři, kteří nám představí svá vína z oblasti Znojemska a opět budeme mít i čajovnu, dýmkaře a nabídku tabáku z celého světa.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), starostka Ostravy-Poruby: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Musím říct, že v tomto roce ten festivalový pomyslný areál zůstane obdobný jako tomu bylo v předchozích letech, Opět obarví Hlavní třídu a přilehlé dvory a ulice. Já se na to moc těším. Myslím si, že ten festival má každý rok nové a nové účastníky a tak jak si většina festivalů buduje několik let nějakou tradici a oblíbenost, tak se mi zdá, že opravdu tento festival už od prvního ročníku má fanoušky a že přicházejí každý rok ve větším počtu, že už to není úplně jen porubská akce, ale že už to překonalo i hranice Poruby. V posledním ročníku to bylo i za hranici Ostravy.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Výjimečné je i spojení Festivalu v ulicích s konferencí Czech Music Crossroads. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zlata Holušová, ředitelka Colours of Ostrava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Naši návštěvníci, zejména ředitelé festivalů, kteří sem přijíždí z celého světa na crossroads, tak my je samozřejmě necháváme prožít tu atmosféru festivalu v ulicích a z toho jsou úplně ohromeni a říkají, že Poruba je v podstatě San Francisco a že by nikdy nevěřili, že někde může být něco takového. Všude je hudba, všude jsou zajímavá divadla a vlastně lidi si to nesmírně užívají a já doufám, že přijdou i letos si to užít znova.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Czech Music Crossroads začne ve středu 19. června v kostele svatého Václava v centru Ostravy, kde se představí varhanní virtuózka Katta. Poté se přesune do kulturního domu Poklad.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Screening školní zralosti je v Porubě unikátní</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Městský obvod Ostrava-Poruba už 4. rokem organizuje pro své mateřské a základní školy screening školní zralosti. Je v rom unikání v rámci ČR i Evropy. Nikdo jiný tuto službu školám, rodičům a dětem neposkytuje.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Se screeningem školní zralosti začala porubská radnice v době covidu, tedy v roce 2021. Jeho cílem bylo zaměřit se na problematiku odkladů školní docházky. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Nilius, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">klinický psycholog a </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">psychoterapeut: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Protože těch odkladů je strašně moc a my se tím zabýváme poslední 4 roky, kdy jsme měli obrovské riziko toho, že jsme netušili, kolik dětí nastoupí do ZŠ. Tím se dostávali ředitelé do velkých nejistot, kolik dětí budou moct přijmout, kolik tříd otevřít. No a tady ten screening, který nám pomáhá dělat určitou jako database policy, tak to nám pomáhá zorientovat se, v jakém stavu jsou předškoláci, zároveň podpořit paní učitelky v mateřských školách k včasným intervencím.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Screeningem procházejí všichni předškoláci, a to vždy se souhlasem rodičů, kteří jsou o něm předem informováni. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martina Dušková (Piráti), místostarostka Ostravy-Poruby: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Dávají souhlas k tomu, že jejich dítě může projít tím screeningem školní zralosti a potom jsou informováni i o výsledcích. Ten screening provádějí buďto učitelky MŠ nebo to probíhá ve spolupráci se ZŠ a ten screening můžou přicházet dělat i speciální pedagogové ze ZŠ, ale zároveň v průběhu těho 4 let, kdy děláme screening předškolní zralosti, se už i postupně doškolily paní učitelky v MŠ, takže to  mohou provádět samy.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Screening nenásilnou formou mapuje základní psychické funkce dětí. Ukáže například, jak jim funguje pozornost, paměť, nebo fyzioprostorové složky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Výsledky screeningu školní zralosti rodiče dostávají v papírové podobě a můžou si je přinést i k zápisům do základních škol, které s nimi umí pracovat. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martina Dušková (Piráti), místostarostka Ostravy-Poruby:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Pokud je tam nějaká specifická vzdělávací potřeba, tak ta škola se na to už předem může připravit a slouží to i jako podklad potom pro speciálního pedagoga nebo školního psychologa, kteří na našich ZŠ působí a oni už jsou připraveni a ví od čeho se můžou odpíchnout, když jim potom v září tento žák přijde do školy.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Velkým úspěchem je, že od doby, co screening probíhá, se snížil počet odkladů školní docházky o 10 až 12 procent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Porubský Den zdraví nabídl různá vyšetření i zábavu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porubská radnice uspořádala už tradiční Den zdraví. Konal se na prostranství u Floridy a zájemci si díky němu mohli zdarma a bez čekání mimo jiné nechat změřit krevní tlak, cholesterol, nebo procento tělesného tuku.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vše, co se týká zdraví, se dozvěděli všichni, co navštívili porubský Den zdraví u kruhového objezdu na Hlavní třídě. A bylo toho hodně včetně doprovodného programu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Kubalová, nutriční terapeutka, Státní zdravotní ústav: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“My jsme ze Státního zdravotního ústavu z Karviné a u nás si můžou lidi změřit krevní tlak, taky si můžou nechat vyšetřit cholesterol v krvi a u mě potom nechat změřit orientační procento tělesného tuku a tím vlastně monitorujeme nějaká rizika pro rozvoj kardiovaskulárních onemocnění. Takže na závěr dostanou třeba doporučení, když to nevyjde ideálně.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Křížová, vedoucí odborného výcviku, Střední škola prof. Zdeňka Metějčka: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Připravili jsme si na Den zdraví ochutnávky vlastně jak se dekorují pokrmy. To znamená, že jsme tady měli dneska na ochutnávku flancky, tedy výhonky mladých, 7 až 12 dnů staré klíčky, kterými můžou dekorovat pokrmy. Máme tady i  různé soutěže pro děti, vzory jídelních lístků, jak se dá vařit zdravě a všechno je to propojené se zdravím na naší škole. Máme tady i petici, zákaz dovozu vlastně ohledně palmových olejů, dovozu a nákupu palmových olejů.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lenka Sedlaříková, sociální odbor, Krajský úřad MS kraje: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Prezentujeme kampaň Dejme dětem rodinu, kde hledáme náhradní rodiče. Symbolem kampaně je srdce, které tady chodí v životní velikosti a lidi, kteří si myslí, že děti by měly být v rodinách, tak na ně to cílíme a chtěli bychom, aby se zúčastnili tady našeho stánku a získali informace o náhradním rodičovství. Máme určitě velké množství dětí, které jsou v dětských domovech nebo v pěstounské péči na přechodnou dobu, takže určitě ta kampaň je potřeba, protože pořád pěstounů není dost.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na Dni zdraví nechybělo ani transfuzní oddělení ostravské fakultní nemocnice, kde si lidé mohli zjistit, jakou mají krevní skupinu a také dostali informace o rom, jak je důležité dárcovství krve a svůj stánek tady měla i porubská radnice. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Cholevová, odbor kultury a prezentace, MOb Ostrava-Poruba: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Nechybí stánek Srdce pro Porubu, který je na Dni zdraví spojen i s odborem sociálních služeb, kde naše kolegyně nejenže háčkují krásné věci, které pak věnují na charitativní sbírku, ale prezentují i s vé služby, které mohou nabídnout veřejnosti, druhá část stánku je charitativní sbírka Srdce pro Porubu, kde nechybí kasička a naše kolegyně zde také informují o naší sbírce, vybírají zde drobné příspěvky a lidé mohou přispět na dobrou věc.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Součástí Dne zdraví byla také kavárna, živá hudba a tvořivé dílny pro děti.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-13-06-2024-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>