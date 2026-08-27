--- v1 (2026-04-11)
+++ v2 (2026-08-27)
@@ -147,51 +147,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-13-06-2024-18-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-13-06-2024-18-14?url=expres-ostrava-poruba" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>