--- v0 (2026-01-07)
+++ v1 (2026-04-13)
@@ -1,231 +1,341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.6.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek koupí Český dům. Chce tam vybudovat centrum pro děti a mládež</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek koupí Český dům. Nebytí nemovitosti s okolními pozemky za cenu téměř 20 milionů korun schválili po náročném jednání zastupitelé. Město chce v objektu vybudovat centrum pro děti s mládež a přestěhovat tam aktivity Střediska volného času Klíč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedení Frýdku-Místku už nechce další chátrání Českého domu.  Město historickou budovu z roku 1899 koupí. Na jednání zastupitelstva o  tom po bouřlivé diskuzi rozhodlo 23 zastupitelů z 41 přítomných.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já jsem rád, že po mnohahodinové diskuzi, ve které zazněly  všechny argumenty pro i proti, byly předloženy všechny podklady, které měly být  předloženy. Byly zodpovězeny všechny otázky, na které se opozice ptala. Nakonec  došlo k samotnému hlasování. A nastal ten okamžik, kdy zastupitelstvo  města většinou hlasů schválilo nabytí Českého domu. Pro mě osobně a myslím si,  že i pro vedení města a část opozice, která se připojila k tomuto návrhu,  je to velmi dobrá zpráva. Protože nejenom, že získáme historicky významnou  budovu, zcelíme pozemky města, ale zároveň máme jednoznačný plán, jak tu budovu  využít pro středisko volného času."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město chce budovu zrekonstruovat a nabídnout ji pro aktivity  s dětmi Středisku volného času Klíč, které se aktivně stará o zhruba 2 tisíce  dětí. Veřejnými akcemi má pak dosah až na 10 tisíc.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město chce budovu zrekonstruovat a nabídnout ji pro aktivity  s dětmi Středisku volného času Klíč, které se aktivně stará o zhruba 2 tisíce  dětí. Veřejnými akcemi má pak dosah až na 10 tisíc. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nyní ve spolupráci s vedením střediska volného času  začneme pracovat na tom konkrétním využití, zadáme studii a budeme směřovat  k tomu, aby Český dům byl zachráněn a stal se znovu symbolem a klenotem  města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (SPOLU/KDU-ČSL), náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Klub KDU-ČSL a koalice SPOLU dlouhodobě podporuje nákup  Českého domu, i na minulém zastupitelstvu, i když jsme byli opoziční  stranou, tak jsme tento návrh také podpořili. Co mě mrzí, tak je to, že ani  jeden hlas z řady ANO a ČSSD pro tento nákup nebyl na zastupitelstvu dnes."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bod koupi Českého domu byl na programu čtyři hodiny. Do času  se ale promítlo i několik přestávek, které si vybrala opozice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Bod koupi Českého domu byl na programu čtyři hodiny. Do času  se ale promítlo i několik přestávek, které si vybrala opozice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), opoziční zastupitel:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme v žádném případě nechtěli zabránit, aby město  nabylo dům pro děti, rodiny s dětmi, či pro jakékoli další veřejné účely,  které tomu městu svědčí. Ale tady absolutně není pochopeno, že ta procedura má  nějaké náležitosti. Ta procedura musí být vykonána a provedena tak, aby bylo  zcela jasné, že se nemrhá veřejnými prostředky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Machala (Přátelé FM), opoziční zastupitel:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Klub Přátelé FM na jednání zastupitelstva nepodpořil nákup  Českého domu. Podle nás kolem toho panuje spousta nejasností. Nedostali jsme  podklady, které jsme chtěli. Ať to byla kupní smlouva, či nějaký ekonomický  výhled."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město si nechalo zpracovat odborný odhad, který ocenil dům  na 18,3 milionu korun. A po dohodě s vlastníkem ho následně koupí za téměř  20 milionů. Podle předběžných odhadů bude ale třeba minimálně dalších 80  milionů na rekonstrukci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město si nechalo zpracovat odborný odhad, který ocenil dům  na 18,3 milionu korun. A po dohodě s vlastníkem ho následně koupí za téměř  20 milionů. Podle předběžných odhadů bude ale třeba minimálně dalších 80  milionů na rekonstrukci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Machala (Přátelé FM), opoziční zastupitel:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme také obavu z čeho vlastně bude ta rekonstrukce  financována. Aby opravdu se nepotvrdilo to, co jsme zaslechli, že by například  měla být zvýšena daň z nemovitosti a podobné akce by se financovaly tady  z tohoto navýšení, které by zatížilo naše občany."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Opozice ve věci zvažuje i případné právní kroky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Opozice ve věci zvažuje i případné právní kroky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), opoziční zastupitel:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jak jsem řekl na zastupitelstvu, já jsem všechny zastupitele  poučil. Od okamžiku, kdy jsem je poučil, co je to péče řádného hospodáře, nikdo nemůže tvrdit, že se to ode mě nedozvěděl. A já, i kdybych je měl podávat sám za  svou osobu, tak ty právní návrhy podám."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já se asi nechci vyjadřovat k některým výrokům opozice.  Materiály byly předloženy zcela v souladu se zákonem. Znalecké posudky  byly použity i ty, které vypracoval například kolega Hořínek, ještě  v době, kdy měl na starost správu obecního majetku. Byl vypracován  dodatečný odborný odhad. A myslím, že zastupitelé měli dostatečné množství  informací. A ten veřejný zájem, v rámci kterého se dnes rozhodovalo, byl  zcela zřejmý."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Původně Německý dům sloužil jako nové středisko místeckých  Němců. Po 2. světové válce byl přejmenován na Český dům. V současné době je  areál už roky silně zanedbaný a zdevastovaný.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Původně Německý dům sloužil jako nové středisko místeckých  Němců. Po 2. světové válce byl přejmenován na Český dům. V současné době je  areál už roky silně zanedbaný a zdevastovaný. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mošnov se konečně dočkal silničního obchvatu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -277,55 +387,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Demlová (BEZPP), starostka Mošnova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Čekali jsme na tuto chvíli v podstatě již téměř čtvrtstoletí, protože máme tady významný subjekt, jako je průmyslová zóna, která nadměrně zatěžovala dopravu v obci., V podstatě hlavní tah do této průmyslové zóny vedl takřka pod okny občanů středem zastavěné obce, a to  s sebou neslo samozřejmě mnoho negativních externalit, jako je hluk, vibrace, prach, velké emise. Občané se často stěžovali na to, že nemohou bezpečně přejít komunikaci, že nemohou vyjet od svých domů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provoz na obchvatu byl zahájen hned po slavnostním otevření. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 13. 6. 2024 17.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NÁHRADA MZDY PRO ZAMĚSTNANCE LIBERTY OD ÚP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaměstnanci Liberty Ostrava, kteří  zůstanou bez vyplacené mzdy, mohou požádat Úřad práce  o náhradu mzdy.  Výše náhrady je stanovena až do 1,5násobku  za daný měsíc, což je aktuálně maximálně 65 011 Kč. Mzdové nároky může zaměstnanec uplatnit nejvýše v rozsahu  tří kalendářních měsíců.  </w:t>
       </w:r>
@@ -341,98 +446,102 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministr Petr Hladík navštívil pohornickou krajinu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministr životního prostředí Petr Hladík navštívil Moravskoslezský kraj. Jeho cesta vedla i na Karvinsko, konkrétně k bývalému dolu Gabriela, kde díky dotaci z Fondu pro spravedlivou transformaci vznikne návštěvnické, kulturní a technologické centrum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Se zástupci Moravskoslezského kraje, Karviné, Havířova a také Regionální rozvojové agentury MSID se ministr životního prostředí Petr Hladík potkal u šikmého kostela v Karviné-Dolech, kde se blíže s touto lokalitou seznámil a prohlédl si samotný kostel.Poté se přesunul k bývalému dolu Gabriela, který díky dotaci z evropského Fondu pro spravedlivou transformaci znovu ožije.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Se zástupci Moravskoslezského kraje, Karviné, Havířova a také Regionální rozvojové agentury MSID se ministr životního prostředí Petr Hladík potkal u šikmého kostela v Karviné-Dolech, kde se blíže s touto lokalitou seznámil a prohlédl si samotný kostel.Poté se přesunul k bývalému dolu Gabriela, který díky dotaci z evropského Fondu pro spravedlivou transformaci znovu ožije. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Hladík (KDU-ČSL), ministr životního prostředí: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Musím říct, že spolupráce MSK a jednotlivých měst a Ministerstva životního prostředí ČR probíhá velmi dobře. Z těch  19 miliard máme pod právními akty tzn.přidělenou dotaci v  11 miliardách, osm z těch strategických projektů už má své rozhodnutí, ty další dostanou předpokládáme rozhodnutí v červnu a červenci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jedním ze schválených projektů je právě POHO park Gabriela,na něhož je vyčleněna dotace přesahující 400 milionů korun. Nabídne reprezentační prostory pro konání konferencí, festivalů a zábavy a také tady vyroste  expozice o životě horníků a těžbě uhlí.</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Palička, ředitel Regionální rozvojové agentury MSID:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Připravuje se aktuálně projektová dokumentace, bude se soutěžit zhotovitel a předpokládáme někdy od roku 2026 výstavbu s tím, že ke kolaudaci by mělo dojít někdy v polovině roku 2027.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">O aktivity a zázemí se postará i karvinská Iniciativa Dokořán, která má s pořádáním a zajišťováním akcí bohaté zkušenosti.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> O aktivity a zázemí se postará i karvinská Iniciativa Dokořán, která má s pořádáním a zajišťováním akcí bohaté zkušenosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">NJ schválil podporu spolkům a sociálním organizacím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -563,92 +672,89 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti si na dopravním hřišti připomněly pravidla s BESIPEM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dopravní hřiště v Havířově patřilo opět dětem a zážitkům. Komise BESIP pro ně připravila zábavné odpoledne, ze kterého si ale měli ratolesti odnést především informace, jak se správně chovat v silničním provozu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Formou her a soutěží se děti v Havířově učily dopravní značky, jak se mají rozhlížet, když chtějí přejít silnici, nebo, jak bezpečně jezdit na kole či koloběžce. Velkým lákadlem byla i vozidla Integrovaného záchranného systému.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Skácel, předseda Komise BESIP Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Potom tady máme městskou policii opět se psy. Je tady ukázka psovodů. Připravili jsme si znovu dětskou autoškolu. A protože jsme tu akci pojmenovali S BESIPEM na prázdniny, tak chceme připomenout, že na těch silnicích je třeba se nějak chovat, takže bezpečnost v silničním provozu je na prvním místě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Myslím si, že je to dobře, protože ty malé děti se tady naučí různé věci, značky, mohou si vyzkoušet jízdu v autě a naučit se základní věci o dopravě.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Myslím si, že je to dobře, protože ty malé děti se tady naučí různé věci, značky, mohou si vyzkoušet jízdu v autě a naučit se základní věci o dopravě.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Mě se pan ptal jestli cyklista je řidič, nebo chodec. To záleží na tom, jestli vedete kolo před sebou, nebo jedete na něm."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Mě se pan ptal jestli cyklista je řidič, nebo chodec. To záleží na tom, jestli vedete kolo před sebou, nebo jedete na něm." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tyto preventivní akce podporuje i krajský koordinátor BESIPU.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Blahut, krajský koordinátor BESIP: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Čím dál častěji města pořádají přípravu na prázdniny. Děti už cítí konec školního roku, morálka je taková uvolněnější a je jim potřeba stále připomínat, co musí v tom provozu dělat, aby to dopadlo dobře.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -744,93 +850,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-13-06-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>