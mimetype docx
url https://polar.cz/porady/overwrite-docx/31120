--- v1 (2026-04-13)
+++ v2 (2026-09-01)
@@ -892,51 +892,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-13-06-2024-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-13-06-2024-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>