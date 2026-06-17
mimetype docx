--- v0 (2026-01-24)
+++ v1 (2026-06-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.6.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelé schválili programové dotace na příští rok</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jedním z nosných témat červnové schůze zastupitelů bylo schválení programových dotací na rok 2025. Jejich prostřednictvím město podporuje například sportovní kluby, kulturní, sociální a volnočasové organizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -138,103 +253,97 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tam máme dotaci na domovní čistírny odpadních vod, tam je alokace sto tisíc korun. Jsou to dotace ex post, což znamená, že teprve, až ta čistírna je vybudována, tak teprve potom si ten stavebník může žádat zpětně.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maximální výše dotace na jednu čističku je 40 tisíc korun, současně to může být maximálně 50 procent z uznatelných nákladů.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Cimbalistka z Číny přivezla Zlaté pásmo a zápis rekordu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žákyně novojičínské základní umělecké školy, Johana Demlová, se 10 let věnuje hře na cimbál. Za sebou má úspěchy na celostátní i mezinárodní úrovni. Teď v květnu zazářila na soutěži v Číně a stala se součástí zápisu do Guinessovy knihy rekordů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Johana Demlová, nyní již čerstvá absolventka hudebního oboru novojičínské Základní umělecké školy, začala na cimbál hrát ve svých pěti letech. Za jejím zájmem o tento hudební nástroj stálo rodinné prostředí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Johana Demlová, hráčka na cimbál, ZUŠ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Moje teta hraje na cimbál a děda hrál, když byl malý a cimbál měl doma, takže jsem ho měla pořád na očích. A jednou jsem se rozhodla, že bych chtěla zkusit začít na něj hrát. Od malička mi tedy pomáhal děda, naučil mě ty základy, a potom paní profesorka Růžena Děcká a  potom jsem přešla do Nového Jičína k Markovi Čípovi.”   </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Moje teta hraje na cimbál a děda hrál, když byl malý a cimbál měl doma, takže jsem ho měla pořád na očích. A jednou jsem se rozhodla, že bych chtěla zkusit začít na něj hrát. Od malička mi tedy pomáhal děda, naučil mě ty základy, a potom paní profesorka Růžena Děcká a  potom jsem přešla do Nového Jičína k Markovi Čípovi.”    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Johana Demlová, hráčka na cimbál, ZUŠ Nový Jičín: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mně držel právě děda, že už odmalička mi nastavil režim a já jsem si na to zvykla do teď a jsem mu za to vděčná. Cvičím pětkrát týdně.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Číp, učitel hry na cimbál, ZUŠ Nový Jičín: </w:t>
       </w:r>
       <w:r>
@@ -351,53 +460,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Takové přivítání připravili pro dvanáctku úspěšných hráčů vybíjené ze Základní školy Jubilejní jejich spolužáci. Třídní učitelka jim upekla dort. Svůj velký úspěch, stříbrné medaile, vybojovali v republikovém finále mezi 16 nejlepšími týmy z českých škol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniela Halaštová, učitelka tělesné výchovy, ZŠ Jubilejní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Soutěž pod záštitou Asociace školních sportovních klubů ve vybíjené v otevřené kategorii je určena pro žáky prvního stupně, mohou tam být maximálně páťáci. Letošní tým je tvořen z nových žáků, ale čtyři jsou ti, kteří už byli i v loňském kole republikovém, takže je to takový novější tým, který postoupil. Postupoval od okrskového, okresního, přes krajské kolo až do republikového finále v Liberci.”      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tam našli jediného přemožitele, celek Kroměříže, se kterým prohráli jen o dva vybité hráče. Vybojovaný titul vicemistrů spustil velkou radost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tam našli jediného přemožitele, celek Kroměříže, se kterým prohráli jen o dva vybité hráče. Vybojovaný titul vicemistrů spustil velkou radost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šimon Hába, 5. A, ZŠ Jubilejní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Když jsme postoupil mezi poslední čtyři, tak už jsme si na to věřili, že musíme být první nebo aspoň druzí. Vybíjená mě hodně baví a hlavně dělám házenou, takže hodně sportuju.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hrachovec, 5. A, ZŠ Jubilejní:</w:t>
       </w:r>
       <w:r>
@@ -542,93 +650,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-14-06-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>