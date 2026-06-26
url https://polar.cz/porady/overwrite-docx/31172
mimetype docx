--- v0 (2026-01-29)
+++ v1 (2026-06-26)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.6.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Město chce převzít majetek TJ, začne tribunou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město převezme do vlastnictví od tělovýchovné jednoty tribunu fotbalového stadionu. Následně ji nechá zbourat a na jejím místě postaví multifunkční sportovní halu. Její součástí bude nová tribuna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -155,89 +270,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cirkusový týden mají za sebou děti ze Základní školy Galaxie. Nešlo ovšem o to, že byly diváky cirkusových představení, život pod šapitó si prožily jako účinkující, jako opravdové hvězdy manéže.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Přáda, ředitel ZŠ GALAXIE, Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Říkali jsme si, že chceme zkusit s dětmi zvládnout nějaký projekt, který je déledobější, je zodpovědný pro ty děti, ale zároveň je týmový tak, aby se propojily jednotlivé třídy mezi sebou. Vznikl projekt Circus Happy kids, na který jsme narazili úplnou náhodou. Je to cirkus, který je udělaný pro děti, to znamená, že děti zažijí stavbu cirkusového stanu, tréninky, nacvičování a samotná představení.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">První den tedy profesionální artisté dětem ukázali, co všechno je pod jejich šapitó možné, pak začali se školáky, podle jejich zájmu, trénovat jednotlivá čísla. Děti učili různým cirkusovým disciplínám, jako jsou akrobati, kouzelníci, žongléři, klauni, fakíři, nebo tanečníci. Závěrem projektu byla vystoupení pro veřejnost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">První den tedy profesionální artisté dětem ukázali, co všechno je pod jejich šapitó možné, pak začali se školáky, podle jejich zájmu, trénovat jednotlivá čísla. Děti učili různým cirkusovým disciplínám, jako jsou akrobati, kouzelníci, žongléři, klauni, fakíři, nebo tanečníci. Závěrem projektu byla vystoupení pro veřejnost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellen Svojanovská, ZŠ GALAXIE, Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “To je kostým irských skřítků a budeme dělat chůzi po laně. Myslím si, že je to zajímavá zkušenost, není to až tak těžké.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Plíhal, ZŠ GALAXIE, Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jako klauni jsme si připravili číslo o včelce, je to sranda na pobavení lidí. Ano, smějí se.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do cirkusového týdne se zapojily i děti z Mateřské školy Beruška, které si nacvičily černé divadlo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do cirkusového týdne se zapojily i děti z Mateřské školy Beruška, které si nacvičily černé divadlo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Přáda, ředitel ZŠ GALAXIE, Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ve čtvrtek jsme měli dopoledne generální zkoušku, na kterou jsme pozvali školky a školy z Nového Jičína. Odpoledne jsme měli premiéru pro rodiče, babičky, dědečky, přátelé školy a tak dále a dneska máme druhé představení, které je nazvaná jako derniéra. tím celý projekt končí. Po derniéře ještě rychle složíme stan a cirkus odjíždí na další štaci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -256,75 +369,73 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lyžaři z novojičínského klubu po zimní sezóně opět přezuli na travní lyže a věnují se této letní variantě zimního sportu. Na svahu Svince uspořádali v červnu závody pro nejmladší lyžaře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Open cup na Svinci byl ukázkou travního lyžování nejmladších ročníků lyžařů. Zazávodit si tu mohly děti do věku 14 let. Svah si ovšem vyzkoušeli i talenti, to znamená sportovci  zhruba od sedmi let. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivan Mička, prezident Lyžařského klubu Svinec: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“I když náš kopec je takový rychlejší než jsou všichni závodníci zvyklí, jinde mají ty kopce příjemnější na ty začátky, takže bude to zajímavé, ale nemusíme se o ně bát. Budu startovat níž, aby se jim nic nestalo.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“I když náš kopec je takový rychlejší než jsou všichni závodníci zvyklí, jinde mají ty kopce příjemnější na ty začátky, takže bude to zajímavé, ale nemusíme se o ně bát. Budu startovat níž, aby se jim nic nestalo.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tobiáš Kafka, Lyžařský klub Svinec: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Travní lyže jsem začal zkoušet minulý rok, a zimní  ve třech letech. Rozdíl je v tom, že to má trochu jiný oblouk a  jsou kratší. Jsme moc, rád, že můžu lyžovat i v létě.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Další zástupce domácího klubu, Felix Pernický, začal travní lyže zkoušet před dvěma lety. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Další zástupce domácího klubu, Felix Pernický, začal travní lyže zkoušet před dvěma lety.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Felix Pernický,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lyžařský klub Svinec: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ty travní lyže jsou těžší, protože se nemůžete sklouznout po těch lyžích, jen když je mokro, tak to klouže.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -337,66 +448,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Závod je určen všem, kdo si chcou zazávodit, nejsou to jenom lyžaři, kteří jsou registrovaní na svazu. Nicméně travní lyže nejsou to úplně jednoduché na začátek, ta tráva neodpouští to co sníh v zimě, takže chce to prostě začínat pomaleji, je to trošku specifičtější.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S travním lyžováním začali na Svinci na podzim roku 2021. Česká republika patří v této disciplíně dlouhodobě mezi světovou špičku, a to už dokazují i novojičínští borci.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Svinecký Lukáš Hrynyšin se probojoval do reprezentace a ve stejném termínu, 8. a 9. června, se účastnil mezinárodního závodu ve Švédsku, kde skončil na 2. místě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A také Svinec bude hostit kvalitní závod Českého poháru i s účastí špičkových závodníků v k kategoriích starší žáci, junioři a master, a to 22. a 23. června. </w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -471,93 +566,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-21-06-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>