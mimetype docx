--- v0 (2025-12-24)
+++ v1 (2026-05-14)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.6.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Heřmanickou haldu uhasí nepropustný sarkofág</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Společnost DIAMO společně s ministry Zbyňkem Stanjurou a Jozefem Síkelou představili plán, jak zajistit hořící Heřmanickou haldu. Lidi bydlící v okolí ochrání před zplodinami a prachem obrovský sarkofág.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Uvnitř haldy v Heřmanicích hoří zbytky uhlí. Rozebrání celé haldy by bylo téměř nereálné, proto byla vybrána varianta, která má haldu uhasit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Uvnitř haldy v Heřmanicích hoří zbytky uhlí. Rozebrání celé haldy by bylo téměř nereálné, proto byla vybrána varianta, která má haldu uhasit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ludvík Kašpar, ředitel DIAMO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Sarkofág spočívá v tom, že bude celá halda zatěsněná vhodnými materiály, jako je cementopopílkový stabilizát, jíly a podobně. Na celém odvalu vytvoříme nepropustnou krustu, která zabrání přístupu kyslíku a tím se výrazně mezí další vývoj hoření. Z těch invazivních metod je to ta, která má nejmenší negativní vliv na životní prostředí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jozef Síkela (STAN), ministr průmyslu a obchodu: </w:t>
       </w:r>
       <w:r>
@@ -269,249 +383,242 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rytířský sál frýdeckého zámku se stal opět místem udílení  Cen města Frýdek-Místek za rok 2023. Zdeněk Matuszek získal cenu za odpor proti  socialistickému režimu. V sedmnácti letech ho dostal doživotní zákaz  studia a musel do vězení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Matuszek, oceněný odpůrce režimu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Moc si toho vážím. Nikdy by mě nenapadlo, zvláště v té  době, o které jsme tady mluvili, rok 1977, kdy jsem byl za to stíhaný trestně,  že po 47 letech za to samé budu oceněn. To jsou takové ty paradoxy. Ale moc si  toho vážím." – Měl byste nějaký vzkaz pro dnešní generaci? – "Boj za svobodu je  každodenním bojem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dnes desetiletý Vojtěch Polášek si při jízdě v autě  všiml bezvládně ležící seniorky na zemi, řekl to mamince, která otočila auto a  poskytla jí pomoc.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dnes desetiletý Vojtěch Polášek si při jízdě v autě  všiml bezvládně ležící seniorky na zemi, řekl to mamince, která otočila auto a  poskytla jí pomoc. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vojtěch Polášek, oceněný za záchranu života:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem rád, že jsem zachránil seniorku, co ležela na chodníku.  A chtěl bych to udělat zase."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Radka Kulichová 26 let spolupracovala se souborem  Ostravička. Je spjata s Mezinárodním folklorním festivalem a  s MUSICOU TEMPLI. A 15 let zpívala v Pěveckém sboru Smetana.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Radka Kulichová 26 let spolupracovala se souborem  Ostravička. Je spjata s Mezinárodním folklorním festivalem a  s MUSICOU TEMPLI. A 15 let zpívala v Pěveckém sboru Smetana. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Kulichová, oceněná za přínos  v kultuře:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem vděčná, protože co jiného člověk v té kultuře má,  než potlesk a nějaké to ocenění. V podstatě za tu svoji práci. Potlesk  diváků, kterým se to líbí. A samozřejmě toto ocenění to asi je to nejvíc, co  člověk v té kultuře může získat. Myslím si, že každý by měl znát své kořeny, ze kterých  vyrůstal, protože žádná rostlina bez kořenů neroste. A tak i ten folklor jsou  takové naše kořeny, ze kterých rosteme my jako národ, jako společnost. Takže  myslím, že mi bylo ctí mezi těmi dětmi zasévat ta semínka a ty znalosti těch  svých kořenů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In memoriam získal cenu architekt Jaroslav Čermák, který  v letech 1921 až 1941 vyprojektoval mnoho budov a staveb ve Frýdku-Místku  a okolí. Po válce byl bohužel nařčen z kolaborace s Němci a  v roce 1945 zavražděn.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">In memoriam získal cenu architekt Jaroslav Čermák, který  v letech 1921 až 1941 vyprojektoval mnoho budov a staveb ve Frýdku-Místku  a okolí. Po válce byl bohužel nařčen z kolaborace s Němci a  v roce 1945 zavražděn. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Šlapeta, příbuzný architekta  Čermáka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Velmi nás to dojalo, protože to byl tragický osud člověka,  který měl velkou energii, ohromný talent na podnikavost v obchodu i  realizaci staveb, i v projekční činnosti. Což jak jsem už zmínil,  ovlivnilo i o něco mladší bratry mého otce a strýce, kteří se potom vydali na  stavební průmyslovku do Brna a posléze do Německa a do Ameriky. A na začátku  kariéry tady také postavili několik domů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bylo mi velkou ctí předat čtyřem osobnostem, jedné in  memoriam, Cenu města. My, když jsme se rozhodovali, komu tu cenu dáme, tak jsme  se snažili opět vytvořit takový čtyřlístek osobností, která každá svým způsobem  přispěla k dobrému jménu města. Stavitel Jaro Čermák přetvořil podobu  města, kterou známe dodnes. A samozřejmě jsou tady osobnosti z kulturního života,  které stály u zrodu Folklorního festivalu. Je tady osobní hrdinný postoj. A  samozřejmě nesmíme zapomenout na malého hrdinu, který přispěl k záchraně  lidského života."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Laureáty na cenu města každoročně navrhují občané a o  udělení rozhoduje zastupitelstvo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Laureáty na cenu města každoročně navrhují občané a o  udělení rozhoduje zastupitelstvo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedení Karviné ocenilo nejlepší žáky základních škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Před koncem školního roku se zástupci vedení Karviné sešli s nejlepšími žáky základních škol, aby jim k jejich vynikajícím výsledkům pogratulovali. Letos ocenění proběhlo v kině Centrum, nechyběla společná snídaně a prohlídka zázemí kina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Mít stabilně výborný prospěch, vítězit ve vědomostních nebo sportovních soutěžích vyžaduje od jednotlivce vždycky něco navíc. Za jejich píli a úspěchy ty nejlepší žáky karvinských základních škol vedení města každoročně oceňuje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Mít stabilně výborný prospěch, vítězit ve vědomostních nebo sportovních soutěžích vyžaduje od jednotlivce vždycky něco navíc. Za jejich píli a úspěchy ty nejlepší žáky karvinských základních škol vedení města každoročně oceňuje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsem rád, že je tady máme. Věřím tomu, že to je pro ně i motivace pro jejich budoucí studium na středních a vysokých školách."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Každá škola vybrala 2 nejlepší z nejlepších. Pro ocenění si  přišel například Jakub Szydlowski ze Základní školy Slovenská.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Szydlowski, oceněný žák: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Důležité je poslouchat učitele v té hodině, ale já se moc neučím, to vyplyne samo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Společně si pro ocenění přišla i dvojčata ze Základní školy Dělnická - Julie a Sofie Pindorovy. Obě oceněné mají od první třídy samé jedničky a daří se jim na soutěžích a olympiádách. Jejich výhodou je, že si v přípravě na výuku doma pomáhají.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Společně si pro ocenění přišla i dvojčata ze Základní školy Dělnická - Julie a Sofie Pindorovy. Obě oceněné mají od první třídy samé jedničky a daří se jim na soutěžích a olympiádách. Jejich výhodou je, že si v přípravě na výuku doma pomáhají. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sofie Pindorová, oceněná žákyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Mě jde spíše matika, Julče čeština, Navzájem si pomáháme, zkoušíme se navzájem a to nám hodně pomáhá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Julie Pindorová, oceněná žákyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jsme pyšné na sebe  a věříme, že i rodiče jsou pyšní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po společné snídani si všichni premianti základních škol prohlédli zázemí kina Centrum.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po společné snídani si všichni premianti základních škol prohlédli zázemí kina Centrum. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraj podporuje environmentální vzdělávání žáků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -791,93 +898,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-06-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>