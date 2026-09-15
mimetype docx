--- v1 (2026-05-14)
+++ v2 (2026-09-15)
@@ -940,51 +940,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-06-2024-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-06-2024-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>