--- v0 (2025-12-31)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.6.2024, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">27. mezinárodní folklorní festival Frýdek-Místek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek má za sebou 27. mezinárodní folklorní festival. Letos pořadatele opět potrápilo počasí. A tak museli program přestěhovat do haly Polárka. Přesto si návštěvníci užili soubory z šesti zemí světa, včetně deseti souborů a muzik z domácí scény.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,161 +178,157 @@
         <w:t xml:space="preserve">Petra Tužilová, vedoucí a choreografka  folklorního souboru Mateník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme se tady s paní primáškou a vedoucí lidové  muziky Osminka domluvily, že uděláme a představíme tady pásmo chodských tanců.  Nejen to, i české tance, převážně z jižních a východních Čech. No, a právě  jste ho měli možnost vidět."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Pavlíčková, primáška lidové muziky  Osminka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Doplňují nám tu muziku, protože jsou to tanečníci. A občas  si spolu zazpíváme, takže spolupráce naplněna folklorně." - Máte nějako  zkušenost s tímto festivalem? - "S tímto festivalem zkušenost nemám,  jsem tady poprvé a já si to užívám."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Největším lákadlem letošního ročníku byly soubory  z pěti zemí světa.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Největším lákadlem letošního ročníku byly soubory  z pěti zemí světa. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radana Polachová, ředitelka  Mezinárodního folklorního festivalu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V letošním roce máme pozvané zahraniční soubory ze  Slovenska, Litvy, Turecka a Chile. A dudácký soubor ze španělské Asturie, který  bude pro diváky velkým překvapením.!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bernabé González Areces, člen  španělského souboru:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Náš soubor patří k jedním z nejstarších souborů  v Asturii, severním Španělsku. Je tam dlouhodobá tradice hraní na dudy.  Patříme mezi soubory, které mají tu poctu, že pravidelně hrají i pro významné  osobnosti. Jako je například španělský král. Ale hráli jsme třeba i pro papeže  Jana Pavla II. Jsme strašně rádi, že tady můžeme být, protože je pro nás velmi  důležité, protože velmi rádi prezentujeme naši kulturu a hudbu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ernestas Klimovas, člen litevského  souboru:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme z Litvy, z města Telšiai. Náš soubor se  jmenuje Čiučiuruks, cestovali jsme sem 12 hodin a nyní jsme tady, přímo na  pódiu. Jsme velmi rádi, že tady můžeme předvést ukázku naší lidové kultury. Je to moje první návštěva v České republice, je to  pěkná země a doufám, že se sem zase někdy podívám."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hlavní páteční a sobotní program, stejně jako loni, opět  zradilo počasí. Organizátoři museli zrušit průvod městem a akci raději  přesunuli akci do haly Polárka.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hlavní páteční a sobotní program, stejně jako loni, opět  zradilo počasí. Organizátoři museli zrušit průvod městem a akci raději  přesunuli akci do haly Polárka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radana Polachová, ředitelka  Mezinárodního folklorního festivalu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Po telefonátu na meteorologickou stanici do Ostravy nám bylo  sděleno, že počasí bude katastrofální a opravdu nemůžeme riskovat to, že  soubory, které letí přes půl světa, nakonec na našem festivalu nevystoupí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Festival je každoročně spojen také s doprovodným  programem, který začíná už na začátku týdne.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Festival je každoročně spojen také s doprovodným  programem, který začíná už na začátku týdne. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radana Polachová, ředitelka  Mezinárodního folklorního festivalu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Po celý týden soubory vystupovaly v různých základních  školách ve Frýdku-Místku i v přilehlých obcích a domovech důchodců, kde  sklízely velké úspěchy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro nás jako pro město je velmi důležité, abychom  podporovali velmi pestrou nabídku. A jak už jsem o tom několikrát mluvil, ty  tři festivaly, které ve městě probíhají, které považujeme za takové rodinné  stříbro, každý nabízí něco jiného. A folklor je tradice, ze kterého každý  muzikant vzejde. Každý začíná lidovými písničkami a je to ten prazáklad všeho,  na čem stojí každá další tvorba."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Akce vyvrcholila galakoncertem v Nové scéně Vlast.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Akce vyvrcholila galakoncertem v Nové scéně Vlast. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Knihovnice Irena Liberdová získala čestné uznání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -229,119 +340,115 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kaple frýdeckého zámku se stala dějištěm předávání cen  Knihovnická K2. Jde o soutěž, která už desátým rokem oceňuje v sudém roce  nelepší knihovnice a knihovníky. A v lichém zase nejlepší knihovny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Curylo (SPOLU/KDU-ČSL), náměstek  hejtmana: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"“Letos jsme oceňovali knihovnice a knihovníky, kteří se loni  nějakým významným způsobem zasloužili o rozvoj komunitního života a vůbec ducha  knihovny ve své obci či městě. Většinou to je tak, že ty knihovníci nejen, že  se zajímají o rozšiřování knihovnického fondu a půjčování knížek, dělají  popularizaci knihovnictví a vůbec komunitního života."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jedno z ocenění zůstalo i ve Frýdku-Místku. Zástupkyně  ředitele Městské knihovny a zároveň vedoucí pobočky Místek, Irena Liberdová,  získala čestné uznání za vysoké pracovní nasazení, sjednocování kolektivu a  zviditelňování služeb knihovny. V knihovnické praxi působí už 39 let.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jedno z ocenění zůstalo i ve Frýdku-Místku. Zástupkyně  ředitele Městské knihovny a zároveň vedoucí pobočky Místek, Irena Liberdová,  získala čestné uznání za vysoké pracovní nasazení, sjednocování kolektivu a  zviditelňování služeb knihovny. V knihovnické praxi působí už 39 let. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Liberdová, vedoucí pobočky  Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já si ho moc vážím. Moc si vážím toho, že jsem byla  nominována a moc si vážím čestného uznání, které jsem získala. Myslím si, že to  čestné uznání patří nejenom mě, ale celému kolektivu naší knihovny. Protože bez  nich by to nešlo. A bez nich bych tu cenu určitě nezískala."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frýdecko-místecká knihovna sklízí úspěchy také  v celostátním měřítku. V roce 2022 se stala knihovnou roku České  republiky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Frýdecko-místecká knihovna sklízí úspěchy také  v celostátním měřítku. V roce 2022 se stala knihovnou roku České  republiky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Liberdová, vedoucí pobočky  Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ve frýdecko-místecké knihovně se opravdu snažíme věnovat od  malých dětí až po seniory. Připravujeme obrovskou spoustu besed, přednášek,  workshopů. Kdybych mohla vyzdvihnout, tak bych vyzdvihla činnost našich  dětských oddělení, kde dělají úžasný dětský klubík. Kam chodí maminky úplně  s malými dětmi. Věnujeme se čtenářské gramotnosti. Věnujeme se kurzům pro  seniory. Myslím si, že té práce je obrovská spousta."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ze 14 nominovaných získala hlavní cenu Markéta Kološová z  malé knihovny v Hukvaldech.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ze 14 nominovaných získala hlavní cenu Markéta Kološová z  malé knihovny v Hukvaldech. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kološová,  Obecní knihovna při ZŠ a MŠ Leoše Janáčka Hukvaldy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My jsme knihovna malá, máme kolem 300 čtenářů a děláme  spoustu aktivit. I když já říkám děláme, ale já jsem tam jediný zaměstnanec v  této knihovně, ale děláme to tak, že máme spoustu aktivit, na kterých se podílí  hlavně i ti lidé, kteří do knihovny chodí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z dalších ocenění se například udílela i cena pro  knihovníka do 35 let, kterou získal Jakub Vlček z Bruntálu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Z dalších ocenění se například udílela i cena pro  knihovníka do 35 let, kterou získal Jakub Vlček z Bruntálu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">FM City Fest očekává letos 20 tisíc návštěvníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -353,97 +460,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdek-Místek se připravuje na 6. ročník FM City Festu. Ten  proběhne 28. a 29. června poprvé v areálu bývalé Lembergerovy textilní  továrny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára Žídková, PR manažerka FM City Festu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letos přivítáme téměř 20 tisíc návštěvníků. A vzhledem  k tomu, kolik lístků je aktuálně prodaných, tak si myslíme, že na místě už  nebudou žádné k dispozici a budeme hlásit vyprodáno. Zároveň i úplně  poprvé přivítáme hvězdy, jako je producent a DJ Ale Farben nebo duo DJ’s  Offenbach, ale samozřejmě nebude chybět ani to nejlepší z české a  slovenské scény. Přijede kapela Kryštof, Divokej Bill, bude tady samozřejmě  kapela Mirai, Jelen a spousty dalších."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tři pódia nabídnou více než 30 vystupujících, nebude chybět  stand up zóna a také bohatý doprovodný program pro rodiny s dětmi.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tři pódia nabídnou více než 30 vystupujících, nebude chybět  stand up zóna a také bohatý doprovodný program pro rodiny s dětmi. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára Žídková, PR manažerka FM City Festu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "I letošní ročník festivalu si zachová své dobré srdce. Letos  podpoříme neziskovou organizaci Podané ruce, která se zabývá osobní asistencí a  canisterapií. A podpoříme dvě vybrané osoby z Frýdku-Místku. Jednou  z nich je malá Nikolka, která trpí závažným onemocněním. A druhá  z nich je Lil, které se v loňském roce změnil život a bojuje a s vážnými a život ohrožujícími onemocněními."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vstup do areálu bude z cyklostezky podél řeky Ostravice.  Tady je už od pondělí v provozu akreditační stan. Denně od 14:00 do 20:00  hodin, kde si mohou lidé rovnou dopředu vyměnit vstupenky za festivalové pásky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vstup do areálu bude z cyklostezky podél řeky Ostravice.  Tady je už od pondělí v provozu akreditační stan. Denně od 14:00 do 20:00  hodin, kde si mohou lidé rovnou dopředu vyměnit vstupenky za festivalové pásky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára Žídková, PR manažerka FM City Festu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Našim návštěvníkům doporučujeme upřednostnit MHD před  automobilovou dopravou. Ale přece jenom, pokud se rozhodnout přijet do  Frýdku-Místku autem, mohou zaparkovat u haly Polárka, u atletického stadionu  Slezan, ve Frýdě, anebo u autobusového stanoviště."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V pátek a sobotu bude v Revoluční ulici snížena  rychlost na 30 km/h a dojde k uzavření ulic Březinova, Hálkova, Vojanova a  Erbenova. Místním obyvatelům bude vjezd povolen. Na dopravu bude dohlížet i  policie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V pátek a sobotu bude v Revoluční ulici snížena  rychlost na 30 km/h a dojde k uzavření ulic Březinova, Hálkova, Vojanova a  Erbenova. Místním obyvatelům bude vjezd povolen. Na dopravu bude dohlížet i  policie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -518,93 +622,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-24-06-2024-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>