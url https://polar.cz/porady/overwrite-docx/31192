--- v0 (2026-02-10)
+++ v1 (2026-04-17)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.6.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov se vrátil do doby krále Ludvíka XIII. a mušketýrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na náměstí Republiky v Havířově se o víkendu konala dvoudenní akce Den historie pro všechny z doby mušketýrů a francouzského krále. Lidé mohli vidět dvorní tance, rytířské souboje i královský ples.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slavnostním průvodem a příchodem krále Ludvíka XIII. s chotí a dvoranou se lidé v Havířově mohli vrátit do Francie a 17. století. Historie byla vykreslena do posledního detailu tak, aby se lidé o vládě Ludvíka XIII., zvaného Spravedlivý, dozvěděli co nejvíce. Například, že byl skvělý vojevůdce a účastnil se mnohých bitev, nebo, že měl vášeň pro hudbu a sokolnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Pastorčáková, moderátorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My jsme ho právě trochu přiblížili a představili příchozím, kterých přišlo docela dost. Takže viděli na vlastní oči krále jeho výsost, také královnu Annu Rakouskou, byl tady celý dvůr, který se jim představil a bylo to velmi výsostné, takové majestátní. Spousta dvorních tanců, spousta dvorské hudby. Byl tady velký mušketýrský tábor, mohly se zapojit děti, bohatý doprovodný program, různé turnaje rytířské, šermířské souboje atd."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Historické dny mají v Havířově tradici. Na náměstí Republiky se konaly již po čtvrté.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Historické dny mají v Havířově tradici. Na náměstí Republiky se konaly již po čtvrté. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Feberová (SOCDEM), náměstkyně primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Lidé si to oblíbili, chodí rádi a kromě toho, že si tady užijí spoustu zábavy, tak se i spoustu dozvědí, protože pokaždé je to zaměřeno na jiné období naši historie. Letos je to z doby Ludvíka XIII. renesance. Já myslím, že je to dobře, že se lidé přijdou pobavit. My to děláme rádi pro ně, ať je tady živo. Určitě se cílí na děti, protože mají rády šermířské zápasy, to je strašně baví. Mají rádi zvířata, včera to tady bylo úplně plné a k tomu patří dravci a další věci, které tady pro ně máme nachystané. Pro dospělé věštkyně a různá ta dobová kuchyně. Lidé mohou vyzkoušet, co se vařilo, co se jedlo. Já si myslím, že je to tak fajn.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
@@ -155,53 +269,52 @@
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Moje paní učitelka chce takovou úlohu, abych dostal jedničku do deváté třídy. Když jí tady něco nafotím a pak jí něco o tom povykládám, tak dostanu tu jedničku. Přišel jsem se podívat, jak to fungovalo kdysi. Budu se snažit dozvědět co nejvíce, abych získal tu jedničku z dějepisu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Určitě je to super. Mě se to líbí, dětem také. To je asi nejdůležitější, že si zkusí, jaké to bylo, když nebyly počítače, tablety, telefony, že to šlo i bez elektřiny.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kdo si v sobotu počkal i na večerní program, odnesl si opravdu velký zážitek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kdo si v sobotu počkal i na večerní program, odnesl si opravdu velký zážitek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Pastorčáková, moderátorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Proběhla tady ohňová show a vrchol večera byl majestátní královský ples, kterého se mohli všichni zúčastnit a tam byla dohrána slavná scéna právě ze Tří mušketýrů a vyřešena záhada toho královnina náhrdelníku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -290,93 +403,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-25-06-2024-16-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>