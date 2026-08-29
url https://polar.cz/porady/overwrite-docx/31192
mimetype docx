--- v1 (2026-04-17)
+++ v2 (2026-08-29)
@@ -445,51 +445,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-25-06-2024-16-23" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-25-06-2024-16-23?url=havirovsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>