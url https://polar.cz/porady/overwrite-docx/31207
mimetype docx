--- v0 (2026-01-01)
+++ v1 (2026-05-18)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.6.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Muzeum osobních automobilů Tatra přechází pod kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezský kraj chce zcelit unikátní sbírku vozidel Tatra a proto se s Kopřivnicí dohodl na převzetí muzea osobních vozidel. K nákladním autům, tak tedy nabídne návštěvníkům komplexní expozici všech tatrováckých skvostů, včetně legendární Slovenské strely.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -62,57 +177,50 @@
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Kania, náměstek hejtman MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Budova  Technického muzea, kterou kraj přebírá do svého majetku, už je  ve skutečně nevyhovujícím stavu. Od loňska má sice opravenou  střechu, ale zjistilo se, že jsou nevyhnutelné další velké  investice. Je třeba vyměnit okna, snížit energetickou náročnost  budovy, vyměnit veškeré rozvody a také modernizovat expozici.  Město Kopřivnice by nemělo šanci tak vysoké náklady pokrýt, a  tak vznikla myšlenka, že majetek přejde pod kraj, který  prostředky zajistí nejen ze svého rozpočtu, ale také z externích  zdrojů. Jsem rád, že se všechny zúčastněné strany na tomto  řešení shodly a touto cestou jim děkuji za velmi konstruktivní  jednání.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pozemky  a objekty budou ve vlastnictví kraje, část exponátů zůstává  v majetku společností TATRA TRUCKS, Regionálního muzea  v Kopřivnici a soukromých vlastníků. Tyto exponáty jsou  tedy vystavené na základě smlouvy o výpůjčce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Curylo, náměstek hejtmana MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Transformaci  muzejnictví v Kopřivnici považuji za logický krok. Kraj má  nyní ve správě obě tatrovácká muzea, jak nové krajské Muzeum  nákladních automobilů Tatra, tak i Technické muzeum osobních  automobilů Tatra, které bylo původně městské. To nám umožní  návštěvníkům nabízet komplexní prohlídku obou muzeí včetně  Slovenské strely, která pod správu kraje přešla včetně jejího  krytého stání. Zvýhodněné vstupné lidé určitě ocení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Kraj  také zadá zpracování projektové dokumentace na kompletní  rekonstrukci budovy muzea. </w:t>
       </w:r>
     </w:p>
@@ -225,82 +333,72 @@
         <w:t xml:space="preserve">Martin Polášek, ředitel realizační firmy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bylo třeba vymyslet úplně novou technologii odřezání, snesení balkonů tak, aby vše proběhlo bezpečně a v požadovaném čase. Situaci nám komplikovaly klimatické podmínky, protože při sebemenším větru bylo nutno práce přerušit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V modernizaci areálu bude nemocnice pokračovat. Aktuálně má rozpracovanou rekonstrukci centrální kuchyně a jídelen. Před dokončením je instalace nového robotického ozařovače CyberKnife v úplně novém objektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">BLÍŽÍ SE UZAVÍRKA PRŮTAHU HLUČÍNEM</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Moravskoslezský kraj opět podpoří rozvoj cykloturistiky v regionu. V letošním a příštím roce má připraveno 20,5 milionu korun. Města, obce nebo svazky obcí mohou o finanční podporu svých projektů žádat do září příštího roku.</w:t>
+        <w:t xml:space="preserve">BLÍŽÍ SE UZAVÍRKA PRŮTAHU HLUČÍNEM 4. července odstartuje zhruba tříměsíční rekonstrukce silnice I/56 přes Hlučín, kudy projíždí denně přes 13 tisíc aut. Oprava průtahu Hlučínem bude probíhat v délce téměř 2,5 km. Řidiče čekají objízdné trasy.  MS KRAJ PODPOŘÍ CYKLOTURISTIKU Moravskoslezský kraj opět podpoří rozvoj cykloturistiky v regionu. V letošním a příštím roce má připraveno 20,5 milionu korun. Města, obce nebo svazky obcí mohou o finanční podporu svých projektů žádat do září příštího roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravští strážníci se zaměřují na prevenci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velmi důležitou součástí práce městských strážníků v Ostravě je prevence. projekty jsou cíleny zejména na nejzranitelnější skupiny obyvatel, jako jsou děti nebo senioři. Nejnovější projekt s názvem "Se strážníky si vím rady," představili policisté také primátorovi Janu Dohnalovi.</w:t>
       </w:r>
@@ -473,96 +571,80 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Moc se nám to líbí, my máme velice kladný vztah k přírodě, takže jsme nadšeni.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Kuželová, Odbor životního prostředí, MěÚ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Naučné prvky jsou dělané tak, že tam není spousta textu, jde většinou o obrázky, je tam pexeso, děti použijí kukátko a mohou v okolí hledat ptáky nebo veverku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na stezce je také třeba Věž poznání zaměřená na druhy stromů nebo dendrofon, kde si návštěvníci vyzkouší zvuky dřeva. A prostřednictvím QR kódů lze slyšet i zvuk zvířat</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Naučná stezka, vybudována z městského rozpočtu, přišla zhruba na 450 tisíc korun.</w:t>
+        <w:t xml:space="preserve">Na stezce je také třeba Věž poznání zaměřená na druhy stromů nebo dendrofon, kde si návštěvníci vyzkouší zvuky dřeva. A prostřednictvím QR kódů lze slyšet i zvuk zvířat Naučná stezka, vybudována z městského rozpočtu, přišla zhruba na 450 tisíc korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DOBROVOLNÍ HASIČI MAJÍ NOVÉ PŘILBY</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Ostrava koupila dobrovolným hasičům přilby za více než 2,5 milionu korun.</w:t>
+        <w:t xml:space="preserve">DOBROVOLNÍ HASIČI MAJÍ NOVÉ PŘILBY Ostrava koupila dobrovolným hasičům přilby za více než 2,5 milionu korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal (SPOLU/ODS), primátor Ostravy: </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,Jsou to opravdu jakoby sofistikované zařízení, které jsou vlastně dělané každému hasiči přímo na míru. Takže samozřejmě pro ty dobrovolné hasiče je to zase obrovský kus vybavení té infrastruktury jakoby dopředu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se konal Běh se žlutou stužkou</w:t>
@@ -637,58 +719,52 @@
         <w:t xml:space="preserve">Štěpán Benčík, odsouzený z Vazební věznice Ostrava</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "My nemáme takové prostory, možnost nějak nebyla, ale zkoušeli jsme běhat trochu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adam Kretek, odsouzený z Věznice Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Bylo to v pohodě, ale udýchat to, to bylo celkem průser, nohy nebolí, ale udýchat to nešlo. Je to delší než se to zdá, když to člověk řekne ty dva kilometry."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zaměstnanci karvinské věznice se Běhu se žlutou stužkou zúčastnili v minulosti  již několikrát, a to v Praze.</w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zaměstnanci karvinské věznice se Běhu se žlutou stužkou zúčastnili v minulosti  již několikrát, a to v Praze. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -763,93 +839,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-06-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>