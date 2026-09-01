--- v1 (2026-05-18)
+++ v2 (2026-09-01)
@@ -881,51 +881,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-06-2024-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-06-2024-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>