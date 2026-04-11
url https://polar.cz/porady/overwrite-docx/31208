--- v0 (2026-01-01)
+++ v1 (2026-04-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.6.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravští strážníci se zaměřují na prevenci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velmi důležitou součástí práce městských strážníků v Ostravě je prevence. projekty jsou cíleny zejména na nejzranitelnější skupiny obyvatel, jako jsou děti nebo senioři. Nejnovější projekt s názvem "Se strážníky si vím rady," představili policisté také primátorovi Janu Dohnalovi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -225,67 +340,51 @@
         <w:t xml:space="preserve">Martin Polášek, ředitel realizační firmy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bylo třeba vymyslet úplně novou technologii odřezání, snesení balkonů tak, aby vše proběhlo bezpečně a v požadovaném čase. Situaci nám komplikovaly klimatické podmínky, protože při sebemenším větru bylo nutno práce přerušit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V modernizaci areálu bude nemocnice pokračovat. Aktuálně má rozpracovanou rekonstrukci centrální kuchyně a jídelen. Před dokončením je instalace nového robotického ozařovače CyberKnife v úplně novém objektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">BLÍŽÍ SE UZAVÍRKA PRŮTAHU HLUČÍNEM</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Územní studie proměny ulic Bohumínská a Frýdecká v Ostravě vyhrála Cenu Urbanistický projekt roku 2024. Cílem projektu byla přeměna ulic do funkční městské třídy. Předávání cen organizuje desátým rokem Nadace pro rozvoj architektury a stavitelství.</w:t>
+        <w:t xml:space="preserve">BLÍŽÍ SE UZAVÍRKA PRŮTAHU HLUČÍNEM 4. července odstartuje zhruba tříměsíční rekonstrukce silnice I/56 přes Hlučín, kudy projíždí denně přes 13 tisíc aut. Oprava průtahu Hlučínem bude probíhat v délce téměř 2,5 km. Řidiče čekají objízdné trasy.  PROMĚNA OSTRAVSKÝCH ULIC ZÍSKALA OCENĚNÍ Územní studie proměny ulic Bohumínská a Frýdecká v Ostravě vyhrála Cenu Urbanistický projekt roku 2024. Cílem projektu byla přeměna ulic do funkční městské třídy. Předávání cen organizuje desátým rokem Nadace pro rozvoj architektury a stavitelství.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Muzeum osobních automobilů Tatra přechází pod kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -311,57 +410,50 @@
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Kania, náměstek hejtman MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Budova  Technického muzea, kterou kraj přebírá do svého majetku, už je  ve skutečně nevyhovujícím stavu. Od loňska má sice opravenou  střechu, ale zjistilo se, že jsou nevyhnutelné další velké  investice. Je třeba vyměnit okna, snížit energetickou náročnost  budovy, vyměnit veškeré rozvody a také modernizovat expozici.  Město Kopřivnice by nemělo šanci tak vysoké náklady pokrýt, a  tak vznikla myšlenka, že majetek přejde pod kraj, který  prostředky zajistí nejen ze svého rozpočtu, ale také z externích  zdrojů. Jsem rád, že se všechny zúčastněné strany na tomto  řešení shodly a touto cestou jim děkuji za velmi konstruktivní  jednání.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pozemky  a objekty budou ve vlastnictví kraje, část exponátů zůstává  v majetku společností TATRA TRUCKS, Regionálního muzea  v Kopřivnici a soukromých vlastníků. Tyto exponáty jsou  tedy vystavené na základě smlouvy o výpůjčce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Curylo, náměstek hejtmana MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Transformaci  muzejnictví v Kopřivnici považuji za logický krok. Kraj má  nyní ve správě obě tatrovácká muzea, jak nové krajské Muzeum  nákladních automobilů Tatra, tak i Technické muzeum osobních  automobilů Tatra, které bylo původně městské. To nám umožní  návštěvníkům nabízet komplexní prohlídku obou muzeí včetně  Slovenské strely, která pod správu kraje přešla včetně jejího  krytého stání. Zvýhodněné vstupné lidé určitě ocení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Kraj  také zadá zpracování projektové dokumentace na kompletní  rekonstrukci budovy muzea. </w:t>
       </w:r>
     </w:p>
@@ -453,94 +545,86 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Kopecký, primář urologie:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Víme, že prevence v onkologických onemocněních je mnohem účinnější, než léčba pokročilých onemocnění a v té první fázi můžeme zachránit život."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Myslím si, že lidé nedbají na prevenci a měli by se na to více zaměřit. Hlavně co se týče malých dětí.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Myslím si, že lidé nedbají na prevenci a měli by se na to více zaměřit. Hlavně co se týče malých dětí.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"S dětmi jsme se zastavili na vyšetření rakoviny prsu, dcera zkoušela první pomoc. Jsou to věci, které člověk tak nějak zná, ale zopakovat si to, neškodí.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"S dětmi jsme se zastavili na vyšetření rakoviny prsu, dcera zkoušela první pomoc. Jsou to věci, které člověk tak nějak zná, ale zopakovat si to, neškodí.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Nemocnice v areálu pořádá během roku i další preventivní akce. Ať je to Den ledvin, Den zdraví, Movember, či workshop první pomoci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MS KRAJ PODPOŘÍ FILMAŘE</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">V Moravskoslezském kraji se budou natáčet další tři filmy. Jejich výrobu ze svého rozpočtu finančně podpoří Moravskoslezský kraj. Plánuje také vyhlášení dotačního programu, který by zájem filmařů o region ještě zvýšil.</w:t>
+        <w:t xml:space="preserve">MS KRAJ PODPOŘÍ FILMAŘE V Moravskoslezském kraji se budou natáčet další tři filmy. Jejich výrobu ze svého rozpočtu finančně podpoří Moravskoslezský kraj. Plánuje také vyhlášení dotačního programu, který by zájem filmařů o region ještě zvýšil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Novém Jičíně vytvořili naučnou Stezku hajného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -591,56 +675,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Moc se nám to líbí, my máme velice kladný vztah k přírodě, takže jsme nadšeni.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Kuželová, Odbor životního prostředí, MěÚ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Naučné prvky jsou dělané tak, že tam není spousta textu, jde většinou o obrázky, je tam pexeso, děti použijí kukátko a mohou v okolí hledat ptáky nebo veverku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na stezce je také třeba Věž poznání zaměřená na druhy stromů nebo dendrofon, kde si návštěvníci vyzkouší zvuky dřeva. A prostřednictvím QR kódů lze slyšet i zvuk zvířat</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Naučná stezka, vybudována z městského rozpočtu, přišla zhruba na 450 tisíc korun.</w:t>
+        <w:t xml:space="preserve">Na stezce je také třeba Věž poznání zaměřená na druhy stromů nebo dendrofon, kde si návštěvníci vyzkouší zvuky dřeva. A prostřednictvím QR kódů lze slyšet i zvuk zvířat Naučná stezka, vybudována z městského rozpočtu, přišla zhruba na 450 tisíc korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -716,93 +795,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-06-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>