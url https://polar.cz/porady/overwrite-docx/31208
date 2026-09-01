--- v1 (2026-04-11)
+++ v2 (2026-09-01)
@@ -837,51 +837,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-06-2024-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-06-2024-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>