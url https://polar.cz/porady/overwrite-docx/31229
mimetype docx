--- v0 (2025-12-20)
+++ v1 (2026-04-16)
@@ -1,128 +1,236 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.6.2024, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Železničáři dokončili modernizaci tratě mezi Dětmarovicemi a hranicí s Polskem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rychlejší a tišší je nyní provoz vlaků na železničním úseku mezi státní hranicí s Polskem v Petrovicích u Karviné a Dětmarovicemi, kde se trať napojuje na koridor Jablunkov - Bohumín. Modernizace stála přes 3 miliardy korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekonstrukce tratě byla skutečně celková. Nové jsou koleje, trakční vedení i zastávky. Vlivem mírného narovnání oblouků mohou vlaky jezdit rychleji.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rekonstrukce tratě byla skutečně celková. Nové jsou koleje, trakční vedení i zastávky. Vlivem mírného narovnání oblouků mohou vlaky jezdit rychleji. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bocák, Správa železnic, ředitel Stavební správy východ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jedná se o modernizaci jedenáctikilometrového úseku železniční tratě s úpravou dvou stanic a jedné zastávky. Byly tam vybudovány mimoúrovňové přístupy pro cestující veřejnost s výtahy. Náplní stavby bylo rovněž sanace spodku, vybudování nového trakčního vedení a  zajištění stability celého zemního tělesa. Současně byla také vybudována nová zabezpečovací technika, včetně ETCS.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Radek Podstawka (ANO), náměstek hejtmana MSK: “Za každou dopravní stavbu realizovanou v kraji jsme rádi, protože toto železniční propojení Dětmarovic s Petrovicemi u Karviné zrychlí dopravu. Té osobní dopravy tady moc není. Jezdí zde čtyři páry rychlíků a čtyři páry osobních vlaků, jinak tady jezdí nákladní vlaky. Ale tím, že se ta trať zrekonstruovala, budou ty vlaky jezdit rychleji a tišeji, protože je samozřejmě odhlučněná.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezskému kraji se podařilo zajistit, aby dopravu v opraveném úseku zajišťovaly vlaky, které jezdí k letišti v Mošnově. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Radek Podstawka (ANO), náměstek hejtmana MSK: "Máme tady takovou raritu, kdy z Petrovic u Karviné až k letišti Mošnov jezdí vlak, který stojí i tady v Dětmarovicích a Bohumíně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Souběžně byla opravena také jednokolejná spojka mezi Petrovicemi a Karvinou. </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekt Trautom cílí na vzdělávání dospělých pracovníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -261,53 +369,52 @@
         <w:t xml:space="preserve">Rastislav Maďar, děkan Lékařské fakulty OU: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ta naše starší generace by to neměl odsuzovat, ale hledat systém jak jim vyhovět a současně pro ně udělat medicínu atraktivní, cesta vede například přes moderní technologie, musí se  více využívat telemedicína, daleko více využívat elektronizace zdravotnictví, aby se lékaři zbavili administrativy, která je masivní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Gebauer (ANO), náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Existují z toho cesty, ale ty jsou nepopulární a asi by to chtělo změnit hodně zákonů a hodně vyhlášek, ale úplně nejlepší by bylo, kdyby se oblast zdravotnictví totálně odpolitizovala, jinak se nám to tady během 10 let zhroutí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Závěry, které z diskuzního fóra vzešly budou předány na jednotlivá ministerstva a také poslancům k projednání na půdě Poslanecké sněmovny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Závěry, které z diskuzního fóra vzešly budou předány na jednotlivá ministerstva a také poslancům k projednání na půdě Poslanecké sněmovny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Muzeum osobních automobilů Tatra přechází pod kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -327,57 +434,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Kania, náměstek hejtman MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Budova  Technického muzea, kterou kraj přebírá do svého majetku, už je  ve skutečně nevyhovujícím stavu. Od loňska má sice opravenou  střechu, ale zjistilo se, že jsou nevyhnutelné další velké  investice. Je třeba vyměnit okna, snížit energetickou náročnost  budovy, vyměnit veškeré rozvody a také modernizovat expozici.  Město Kopřivnice by nemělo šanci tak vysoké náklady pokrýt, a  tak vznikla myšlenka, že majetek přejde pod kraj, který  prostředky zajistí nejen ze svého rozpočtu, ale také z externích  zdrojů. Jsem rád, že se všechny zúčastněné strany na tomto  řešení shodly a touto cestou jim děkuji za velmi konstruktivní  jednání.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pozemky  a objekty budou ve vlastnictví kraje, část exponátů zůstává  v majetku společností TATRA TRUCKS, Regionálního muzea  v Kopřivnici a soukromých vlastníků. Tyto exponáty jsou  tedy vystavené na základě smlouvy o výpůjčce. </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Curylo, náměstek hejtmana MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Transformaci  muzejnictví v Kopřivnici považuji za logický krok. Kraj má  nyní ve správě obě tatrovácká muzea, jak nové krajské Muzeum  nákladních automobilů Tatra, tak i Technické muzeum osobních  automobilů Tatra, které bylo původně městské. To nám umožní  návštěvníkům nabízet komplexní prohlídku obou muzeí včetně  Slovenské strely, která pod správu kraje přešla včetně jejího  krytého stání. Zvýhodněné vstupné lidé určitě ocení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -728,93 +828,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-29-06-2024-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>