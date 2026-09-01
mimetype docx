--- v1 (2026-04-16)
+++ v2 (2026-09-01)
@@ -870,51 +870,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-29-06-2024-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-29-06-2024-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>