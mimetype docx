--- v0 (2026-01-02)
+++ v1 (2026-04-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.6.2024, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Prezident Masaryk v Ostravě poobědval svíčkovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava si 25. června připomíná sto let od od návštěvy prezidenta T. G. Maryka. Kolona automobilů přijela do města od Hlučína a v ulicích ho spontánně vítaly tisíce občanů s vlaječkami. Na Masarykově náměstí ho pak slavnostně přivítal vládní komisař a pozdější starosta města Jan Prokeš.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -296,58 +411,52 @@
         <w:t xml:space="preserve">Štěpán Benčík, odsouzený z Vazební věznice Ostrava</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "My nemáme takové prostory, možnost nějak nebyla, ale zkoušeli jsme běhat trochu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adam Kretek, odsouzený z Věznice Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Bylo to v pohodě, ale udýchat to, to bylo celkem průser, nohy nebolí, ale udýchat to nešlo. Je to delší než se to zdá, když to člověk řekne ty dva kilometry."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zaměstnanci karvinské věznice se Běhu se žlutou stužkou zúčastnili v minulosti  již několikrát, a to v Praze.</w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zaměstnanci karvinské věznice se Běhu se žlutou stužkou zúčastnili v minulosti  již několikrát, a to v Praze. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravu čekají opravy silnic a tedy i omezení v dopravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -457,53 +566,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Příjezd k nově dokončenému parkovacímu domu u městské nemocnice bude přes ulici 28. října, z ulice  Jankovského, Červeného kříže a Odboje. Příjezd do ulice 28. října bude v době prací na tramvajové  trati reálný pouze ze směru od náměstí Republiky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Witosz (Piráti), místostarosta Moravské Ostravy a Přívozu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Vstupujeme do doby, kterou já se odvážím nazvat určitým zlatým  věkem, protože tady se doopravdy leta pracovalo na obrovském množství projektů,  které teď budou na sebe navazovat a mají vlastně naprosto změnit obraz města. Pokud vezmeme, že to třeba bude právě sad Dr. Milady Horákové, který má  projít revitalizací, podchody na Náměstí republiky, ulice Vítkovická, pak to máme vlastně  celý bulvár 28. října, kdy MAPPA připravovala určitý koncept, který se tady poprvé projeví v plné své kráse. Takže vidíme, že tady doopravdy je x investic,  které naprosto mění tu oblast. Kdo tam dneska chodí, tak za pět let tu oblast vlastně  nepozná. Na to navazují další projekty, jako právě Místecká, který má právě  změnit to úzké hrdlo, které je vlastně pod Frýdlantskými mosty. Mají tam přibýt parkoviště, takže vidíme, že toho je velice mnoho. No a my se vlastně  dostáváme do stavební fáze. Pro nás, jako pro obvod, je to pochopitelně potěšující,  protože všechny ty neduhy, které se tady roky sbíraly, se teď začnou postupně  řešit. To ale znamená rozhodně velkou zátěž pro obyvatele toho centra. Proto jsem    doopravdy rád, že jak magistrát, tak ostatní vzali koordinaci doopravdy řádně, že se to vlastně dva roky připravovalo a to, co dneska vidíme, to není nějaký chaos, to je doopravdy něco, co minimalizovalo jakékoliv negativní jevy. Pochopitelně teď ta komunikace v příštích pěti  letech bude muset být intenzivní mezi obyvateli a návštěvníky a námi jako investory. Ale  myslím si, že tím, že jsme to dva roky připravovali, tak snad zvládneme a  budeme si všichni držet palce, aby to všechno šlo jako domino a na konci jsme za  pět let mohli doopravdy procházet po bulváru a nestačíme se divit, jak to kolem vypadá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuální uzavírky komunikací povolené magistrátem či jinými úřady najdete na stránkách města pod odborem dopravy. Detailní informace o letním provozu MHD  najdou zájemci v odkazu dpo.cz.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuální uzavírky komunikací povolené magistrátem či jinými úřady najdete na stránkách města pod odborem dopravy. Detailní informace o letním provozu MHD  najdou zájemci v odkazu dpo.cz. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">RÚ Hrabyně prochází rozsáhlou modernizací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -652,56 +760,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Moc se nám to líbí, my máme velice kladný vztah k přírodě, takže jsme nadšeni.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Kuželová, Odbor životního prostředí, MěÚ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Naučné prvky jsou dělané tak, že tam není spousta textu, jde většinou o obrázky, je tam pexeso, děti použijí kukátko a mohou v okolí hledat ptáky nebo veverku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na stezce je také třeba Věž poznání zaměřená na druhy stromů nebo dendrofon, kde si návštěvníci vyzkouší zvuky dřeva. A prostřednictvím QR kódů lze slyšet i zvuk zvířat</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Naučná stezka, vybudována z městského rozpočtu, přišla zhruba na 450 tisíc korun.</w:t>
+        <w:t xml:space="preserve">Na stezce je také třeba Věž poznání zaměřená na druhy stromů nebo dendrofon, kde si návštěvníci vyzkouší zvuky dřeva. A prostřednictvím QR kódů lze slyšet i zvuk zvířat Naučná stezka, vybudována z městského rozpočtu, přišla zhruba na 450 tisíc korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -777,93 +880,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-30-06-2024-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>