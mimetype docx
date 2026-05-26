--- v0 (2026-03-20)
+++ v1 (2026-05-26)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.7.2024, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Školáci dostávali vysvědčení v muzeu včelařství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Školáci mají za sebou předávání vysvědčení. V Chlebovicích letos pro tuto událost zvolili prostory včelařského muzea. Prvňáčkům sem přijel předat vysvědčení osobně i primátor Frýdku-Místku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,111 +178,108 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to naše druhé dítě, pekelné dítě a vnímáme to tak, že  jsme rádi, že jsme první třídu přežili." – Jak to dopadlo na vysvědčení? – "Dopadlo to krásně, paní učitelka i náš syn se snažili, i paní asistentka." –  Takže? – "Samé jedničky, super."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">absolvent 1. třídy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Jaký byl první rok ve škole? Co bylo zajímavého? Co tě  nejvíc bavilo? – "Asi matika mě bavila nejvíc a potom prvouka." – A jak to ve  škole zatím vypadá? – "Dobře, pořád stojí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Prvňáčkům přijel vysvědčení osobně předat primátor  Frýdku-Místku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Prvňáčkům přijel vysvědčení osobně předat primátor  Frýdku-Místku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Každý poslední den školy vyrážím na jednu ze základních škol  v našem městě. Tentokrát padla volba na školu v Chlebovicích, protože  to je škola, která se po dlouhých letech dočkala konečně výstavby tělocvičny.  Těšil jsem se tady, měl jsem navštívit třídu prvňáčků a velice mile mě  překvapila tady ta milá akce ve Fojtství, kde jsou všechny třídy. A už dlouho  jsem nebyl na místě, kde bylo tolik pozitivní energie v jeden okamžik na  jednom místě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Michálková, třídní učitelka 1.  třídy; ZŠ a MŠ Chlebovice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rok s první třídou byl velice náročný. I když těch dětí  bylo 16, tak si myslím, že se to dalo krásně zvládnout, protože jsme menší  škola a jsme takového rodinného typu. Takže děti moc hezky pracovaly. Rodiče  byli úžasní a myslím si, že máme krásně nastartováno do druhého ročníku. Děti  se naučily číst, psát a počítat, což je základní trivium první třídy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Základní škola Chlebovice má pouze první stupeň. Konec  školního roku je tak vždy významnou událostí i pro žáky pátých tříd, kteří na  škole končí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Základní škola Chlebovice má pouze první stupeň. Konec  školního roku je tak vždy významnou událostí i pro žáky pátých tříd, kteří na  škole končí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">absolventka 5. třídy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Jakých bylo těch pět let tady na škole? – "Bylo to dobré, moc  se mi tady líbilo a doufám, že to bude i na druhém stupni." – Kam se chystáš? Do  které školy? – "Na jedničku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V právě ukončeném školním roce navštěvovalo základní  školu v Chlebovicích 64 dětí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V právě ukončeném školním roce navštěvovalo základní  školu v Chlebovicích 64 dětí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nákup Českého domu je pro město významnou událostí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -179,97 +291,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Většina zastupitelů Frýdku-Místku schválila na svém  posledním zasedání přímý nákup Českého domu od soukromého vlastníka. Pro město  jde o významnou investici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Teď je před námi obrovský úkol. A to je tu budovu dát  dohromady. Oživit ji a vrátit ji tomu městu, ve smyslu tak, aby ji mohli užívat  občané. A ten úkol je těžký. Ale my jsme na něj připraveni. Je důležité také zmínit cenový vývoj. To znamená, že ještě  v roce 2021 byl tento objekt nabízen za 25 milionů. Nakonec po těžkých  jednáních se to podařilo městu schválit za 19,9 milionů. To znamená, že to je  výsledek jednání s prodávajícím. A jedná se o přímý prodej. To znamená, že  to nebylo v dražbě, která nikam nevedla."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na zastupitelstvu se objevila také otázka, která vyvolala  bouřlivou diskuzi, z čeho a jak bude financován nákup a následná oprava  Českého domu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na zastupitelstvu se objevila také otázka, která vyvolala  bouřlivou diskuzi, z čeho a jak bude financován nákup a následná oprava  Českého domu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedna z těch námitek bylo, že se ten dům bude  financovat zvýšením nějakých daní a tak dále. Je to totální nesmysl. Zrovna tento nákup bude realizován z rezervy na městské  investice. To znamená, že my máme ty peníze připraveny na to. A za další, jak  jsem avizoval už před dvěma lety. Vytvořili jsme rezervu na městské investice.  Je to jakýsi fond, ve kterém se shromažďují veškeré prostředky, které jsou  volné. A které má město z prodeje nepotřebného nemovitého majetku. Je to  tak, aby se ty peníze uchovaly právě na tyto účely. A z této rezervy  budeme financovat i opravu nedaleké Záložny a Národního domu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město chce v budově zřídit prostory pro Středisko  volného času Klíč. Díky tomuto plánu může významnou část rekonstrukce pokrýt  také dotace.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město chce v budově zřídit prostory pro Středisko  volného času Klíč. Díky tomuto plánu může významnou část rekonstrukce pokrýt  také dotace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Domnívám se, že ihned po ukončení všech náležitostí  týkajících se toho nákupu, tak zahájíme okamžitě práce, které povedou  k odstranění těch nebezpečných věcí, jako je zatékání, jako je odstranění  těch statických problémů. A budou zahájeny práce, které povedou k tomu, ať  ten objekt dál nechátrá. Dojde k jeho vyklizení, k jeho vyčištění."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město i prodávající už podepsali kupní smlouvu. Nyní tedy  probíhá proces převodu nemovitosti na katastrálním úřadu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město i prodávající už podepsali kupní smlouvu. Nyní tedy  probíhá proces převodu nemovitosti na katastrálním úřadu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ZUŠ F-M pořádala Galakoncert populárních melodií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -281,97 +390,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Národní dům ve Frýdku-Místku hostil unikátní hudební akci,  kterou se rozhodla poprvé uspořádat Základní umělecká škola. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Šímová, vedoucí sboru Písnička:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Je to akce Galakoncert populárních melodií, který jsme dali  dohromady s paní dirigentskou Sárou Mrázovou, protože v minulosti  jsme už spolupracovali na projektech společných, a tak jsme se rozhodli, že  spojíme síly. A že to dneska uděláme trochu větší. Je to velká akce, je to poprvé, protože my, když jsme  v minulosti spolupracovali na těch projektech, tak jsme začali dělat  takové větší skladby, jako je například Adiemus nebo Baba yetu a zjistili jsme,  že když je hodně těch účinkujících, tak je to krásně efektivní. A má to velký  úspěch i u publika."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Své síly tady spojily všechny pěvecké sbory a smyčcové  orchestry, které se postupně představily v různých hudebních blocích.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Své síly tady spojily všechny pěvecké sbory a smyčcové  orchestry, které se postupně představily v různých hudebních blocích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sára Mrázová, dirigentka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rozhodli jsme se, že uděláme takovou velkou akci a  přestavíme smyčcové nástroje a sbory v trochu populárním hávu. Takže celý  ten program je poskládaný z populárních melodií typu ABBA, John Lennon a  podobně. Máme tady i klasickou hudbu, ale ta už je tak zpopularizovaná, že jsme  se rozhodli to do toho zakomponovat a pozvali jsme v podstatě všechny  členy těchto oborů, které na základní umělecké škole máme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Účinkujících bylo 130 a sál Národního domu tak byl zcela  zaplněn hlavně příbuznými od vystupujících žáků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Účinkujících bylo 130 a sál Národního domu tak byl zcela  zaplněn hlavně příbuznými od vystupujících žáků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Šímová, vedoucí sboru Písnička:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Dneska se přestaví děti ze Základní umělecké školy, bude to  malý sbor Notička, který vede paní učitelka Veronika Paclová, Pevecký sbor  Písnička, který vedu já, mé jméno je Markéta Šímová a další ještě pěvecký sbor,  Ženský pěvecký sbor Bohuslava Martinů. A doprovodí nás smyčcový orchestr ze  základní umělecké školy pod vedením paní učitelky Sáry Mrázové. A plus ještě je  tam spolupráce se Základní uměleckou školou ve Vratimově."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Základní umělecká škola Frýdek-Místek v letošním roce  oslavila 85 let a její žáci i absolventi dlouhodobě sklízí řadu úspěchů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Základní umělecká škola Frýdek-Místek v letošním roce  oslavila 85 let a její žáci i absolventi dlouhodobě sklízí řadu úspěchů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -446,93 +552,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-01-07-2024-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>