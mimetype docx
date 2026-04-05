--- v0 (2026-02-07)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.7.2024, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres Horní Suché</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Domov pro seniory Slezské humanity oslavil 15 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Domov pro seniory Slezské humanity v Horní Suché oslavil 15 let. Zaměstnanci klientům k této události připravili zahradní slavnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Handzlová, vedoucí domova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Myslím si, že každým rokem zvelebujeme domov, teď jsme začali poskytovat i paliativní péči. Za těch patnáct let jsem spočítala, že jsme už měli 190 klientů, včetně těch 30 co máme aktuálně. Opravdu je velký zájem. Opravdu to tady žije. Obec nám nabízí různé možnosti jak dechovku, tak Slavíky soubor, Chórek a teď poprvé i folklorní soubor.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Mám tu i ze školy ještě kamarádky, seznámila jsem se tady s nimi. Je mi tu dobře. Je už to sedmý rok. Byla jsem tu, jak už se slavilo deset let. Těšila jsem se na to.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Mám tu i ze školy ještě kamarádky, seznámila jsem se tady s nimi. Je mi tu dobře. Je už to sedmý rok. Byla jsem tu, jak už se slavilo deset let. Těšila jsem se na to.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nenapadlo by mě tenkrát, že se tu dostanu, ale jsem tu velice spokojená, mám tu i kolegyně z práce i ze školy. Pocházím tady z Horní Suché. Ten personál, jak slyším, jak vypravují kolegyně, jak se mají v jiných domovech, tak je tu hezky. Není to jak doma, ale skutečně jsem spokojená a jsem ráda, že jsem se tu dostala.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -205,93 +319,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/miniexpres-horni-suche/miniexpres-horni-suche-05-07-2024-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>