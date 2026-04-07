--- v0 (2026-01-01)
+++ v1 (2026-04-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.7.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Upravené výlohy zlepšují vnímání veřejného prostoru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nově naaranžované výlohy se obejvily v městském domě na ulicí 28. října, i když je tento dům několik let prázdný. K jejich úpravě došlo v rámci  projektu „Atraktivní Nový Jičín”. Jeho cílem je zlepšit vnímání veřejného prostoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -106,57 +221,50 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tváří Návštěvnického centra se stal Kloboučník Prokop, který je součástí interaktivní hry v expozici klobouků, a pro tyto účely jsme nechali zhotovit makety Kloboučníka Prokopa  generála Laudona, které mají návštěvníci možnost vidět ve zdejší výloze na ulici 28. října.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ten dům samotný se dlouhodobě nedaří pronajmout, využívá ho pouze občasně Návštěvnické centrum, které zde pořádá vinný a bleší trh, a tak jsem si řekli, že alespoň ty výlohy, které jsou překrásné, protože je to historický dům, tak by bylo pěkné je využít pro prezentaci města. A občané v těch výlohách najdou jednak upozornění na některé historické památky města, například je tam popis toho, jak bude vypadat zpřístupnění kostelní věže, které se chystá na příští rok, a potom taky je to využito na prezentaci jednak novojičínských podnikatelů, podnikání a také historie trhů v Novém Jičíně.”        </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Představení regionálních podnikatelů ve výloze se bude zhruba po půlroce měnit. </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tento dům se podle realizátorů záměru může stát i inspirací, jak by výloha mohla vypadat, a že to není nic složitého.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V souvislost s prezentací podnikatelů mohu také zmínit, že Nový Jičín, společně s Kopřivnicí chystá workshop na podporu začínajících podnikatelů, který zasáhne nejen dospělé, kteří chtějí podnikat, ale bude také na středních školách. Měl by vzniknout také podnikatelský klub, kde se ti podnikatelé budou moci scházet. Něco podobného pod názvem “Podnikni to” už v Novém Jičíně proběhlo, ale nebyli jsme s tím úplně spokojeni, takže jsme se dohodli spolu s Kopřivnicí, že to uděláme trošku ve větším a profesionálněji.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -482,93 +590,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-08-07-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>