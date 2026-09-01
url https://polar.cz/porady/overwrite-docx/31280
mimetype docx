--- v0 (2025-12-24)
+++ v1 (2026-09-01)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.7.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravu znovu rozezněly Beats for Love</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Guetta, Eric Prydz, Boris Brejcha – to jsou jen tři jména z nabitého programu letošního ročníku Beats for Love, který po roce znovu rozezněl Ostravu. Festival nabídl více než 500 hudebních vystoupení na osmnácti scénách a návštěvnost byla enormní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -141,164 +256,161 @@
         <w:t xml:space="preserve">Marcel Sikora (SPOLU/KDU-ČSL), náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zastupitelstvo schválilo můj návrh na transformaci lůžek  sociální služby Domov pro seniory na sociální službu Domov se zvláštním  režimem. Abych vysvětlil, co to přesně znamená, tak Domov pro seniory na ulici  Školská, kde v tuto chvíli končí celková rekonstrukce, tak vznikne 27  lůžek. A vzhledem k demografickým změnám, kdy stoupá počet seniorů  trpících Alzheimerovou chorobou, či různými formami stařecké demence, je daleko  větší potřebnost o lůžka se zvláštním režimem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kuchta, ředitel Domova pro seniory Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já navážu na pana náměstka. Tak, jak hovořil o tom, že to  bude domov se zvláštním režimem, tak opravdu otevíráme od 1. 1. 2025. Není to  jediná novinka, která bude od nového roku spuštěná. Domov pro seniory rozšíří  službu i o půjčovnu kompenzačních pomůcek. Nicméně, abych se vrátil k této  budově, tak my v této chvíli čekáme na dokončení stavebních prací. Jde  vidět, že některá patra jsou skoro hotová, vymalovaná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Původní  budova už neodpovídala dnešním standardům a take bylo nutné řešit novodobé  požadavky na požární bezpečnost i comfort klientů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Původní  budova už neodpovídala dnešním standardům a take bylo nutné řešit novodobé  požadavky na požární bezpečnost i comfort klientů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kuchta, ředitel Domova pro seniory Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V tuto chvíli je to tak, že půdu nahradilo jedno patro,  které umožnilo vybudovat další pokoje. Nicméně ta kapacita opravdu klesla. Ze  40 míst na 27. Nicméně jsou to opravdu už jenom jednolůžkové a dvoulůžkové  pokoje. Zmizely původní tří až čtyřlůžkové, které v tuto chvíli už ani by  neměly být. Myslím si osobně, že to je nedůstojné na dožití, mít takový  vícelůžkový pokoj. Takže kvalitou jdeme opravdu výrazně nahoru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Domov pro  seniory by měl budovu převzít v srpnu. Následně se ji začne postupně vybavovat,  aby se do ní mohli opět nastěhovat klienti a oficiální otevření se stihlo do  začátku příštího roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Domov pro  seniory by měl budovu převzít v srpnu. Následně se ji začne postupně vybavovat,  aby se do ní mohli opět nastěhovat klienti a oficiální otevření se stihlo do  začátku příštího roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kuchta, ředitel Domova pro seniory Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Komfort se zvýší dále tím, že na každém pokoji bude  hygienické zázemí, minimálně takto sdílená koupelna, kde bude WC, sprcha a  umyvadlo, to v minulém režimu nebylo, což vítám za velký přínos. Je to  dneska opravdu standard. Takže se dostáváme do toho, že jsme dokázali ty  prostory obohatit i o společenskou místnost, kde můžeme pořádat různé aktivity  pro seniory. Opravdu, aby ten život byl důstojný."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (SPOLU/KDU-ČSL), náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město Frýdek-Místek rovněž finančně podporuje takováto  zařízení na území města. Jedná se například o Alzheimer home na ulici Hlavní  nebo Domov svatého Jana Křtitele v Lysůvkách. Do dvou až tří let vznikne  úplně nové zařízení pro lidi s Alzheimerem, a to v lokalitě Berlín  II. Kapacita tohoto zařízení bude 100 míst a provozovat ho bude společnost  Clementas Medela."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekonstrukce  budovy ve Školské ulici byla rozpočítána na 63 milionů korun. Z toho 23 milionů  má pokrýt dotace z ministerstva práce a sociálních věcí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rekonstrukce  budovy ve Školské ulici byla rozpočítána na 63 milionů korun. Z toho 23 milionů  má pokrýt dotace z ministerstva práce a sociálních věcí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 8. 7. 2024 17.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OTEVŘENÝ DOPIS ODBORÁŘŮ LIBERTY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odboráři Liberty žádají převzetí iniciativy při řešení problémů. Požadují větší pomoc při záchraně huti v řešení insolvenčního řízení, prodeje hutě Liberty novému vlastníkovi i uvolnění emisních povolenek. Vládu vyzývají v otevřeném dopise, který zaslali také poslancům a europoslancům.  Ve čtvrtek mají jednat s premiérem Petrem Fialou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ADRA: 20 LET DOBROVOLNICTVÍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20 let dobrovolnictví v Česku. Dobrovolnické centrum ADRA Ostrava propojuje svět lidí, kteří chtějí pomáhat, s těmi kteří pomoc potřebují, koordinuje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">dobrovolnické aktivity v Ostravě</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a okolí, zaměřuje se na všechny kategorie lidí a mimo jiné také provozuje  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">charitativní ADRA obchody</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Ostravská ADRA pomáhá už od roku 2008.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -714,93 +826,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adra.cz/jak-pomahame/dobrovolnictvi/ostrava/nase-aktivity/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adra.cz/jak-pomahame/dobrovolnictvi/ostrava/charitativni-obchody/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-07-2024-17-00?url=regionalni-zpravy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adra.cz/jak-pomahame/dobrovolnictvi/ostrava/nase-aktivity/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adra.cz/jak-pomahame/dobrovolnictvi/ostrava/charitativni-obchody/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>