--- v0 (2026-01-01)
+++ v1 (2026-04-12)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.7.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Možnosti parkování v Novém Jičíně rozšíří třicítka míst</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín se každý rok snaží rozšířit počty parkovacích míst. Letos se jejich kapacita nejvýrazněji zvýší v bytové zástavbě na Vančurově ulici, kde vzniká i úplně nová odstavná plocha pro třináct vozidel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -169,152 +284,133 @@
         <w:t xml:space="preserve">Roman Posolda, zakladatel projektu Kola  pro Afriku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chlapi v ostravském centrálním skladu ta kola demontují  na rám. My doplňujeme náhradní díly, některé, které jsou ještě použitelné  z těch starých kol. Některé díly kupujeme, takové ty odolné, aby  v Africe vydržely. A potom ti školáci v Gambii si ta kola pod  odborným vedením postaví."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora, koordinátor  sběrného místa F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My vybíráme kola každý týden, a to vždycky ve středu od  15:00 do 17:00 hodin. Takže kdokoliv tady v tomto rozmezí může přijít  darovat kola. Tady na ulici Palackého 129, naproti Národního domu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kola jsou určena hlavně pro děti, které musí cestou do školy  překonávat velké vzdálenosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kola jsou určena hlavně pro děti, které musí cestou do školy  překonávat velké vzdálenosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Posolda, zakladatel projektu Kola  pro Afriku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzdálenosti jsou pořád obrovské. I když školy vznikají, za  těch 12 let vidíme, že spousty škol vzniklo. To jsou většinou školy prvního  stupně. Ale děti, které chodí na druhý nebo na třetí stupeň, protože  v Gambii je britské školství, tak ty vzdálenosti jsou tam potom 8 až 10  kilometrů. A pro některé děti je to tak daleko, že třeba po prvním stupni tu  školu, pokud nemají kolo z České republiky, tak ta školní docházka pro ně  končí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kola pro Afriku se stala velmi oblíbená. Do oprav se  zapojují i ostravští vězni a autoři projekt neustále rozvíjí. Děti i dospělé už  v Africe naučili dávat kola dohromady a jdou ještě dál.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kola pro Afriku se stala velmi oblíbená. Do oprav se  zapojují i ostravští vězni a autoři projekt neustále rozvíjí. Děti i dospělé už  v Africe naučili dávat kola dohromady a jdou ještě dál. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Posolda, zakladatel projektu Kola  pro Afriku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Není to jenom taková potom dojezdu do té školy, ale my od  minulého roku v Gambii ve vnitrozemí stavíme řemeslnou školu. To je takový  nový bod toho projektu. Kam nás ta kola dovedla. A v té řemeslné škole se  jako první obor bude učit obor cyklomechanik."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Za začátku projektu v roce 2012 se do Gambie podařilo  odvézt už přes 12 tisíc kol.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Za začátku projektu v roce 2012 se do Gambie podařilo  odvézt už přes 12 tisíc kol. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">CVIČENÍ HASIČŮ SE PROMĚNILO V ZÁSAH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V ostrý zásah se proměnilo cvičení hasičů v Havířově, zaměřené na sběrné dvory. Končí zde totiž nejrůznější odpad a například staré předměty mohou obsahovat radioaktivní látky. Hasiči na místě našli nebezpečnou rtuť.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Zyder, náměstek ředitele TSH</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: "Lidé jsou schopni dovést cokoliv a bez rozmyslu, bez špetky zodpovědnosti a třeba dneska při cvičném zásahu byla v areálu sběrného dvora nalezena rozbitá rtuť. Takže hasiči nám pomohli v tom, že rtuť odstranili a celé to místo dekontaminovali."</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava v příštím roce rozdělí na kulturu 46 milionů kč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava je velkým podporovatelem kultury o čemž svědčí nabitý kalendář akcí ze všech možných oblastí. V letošním roce mezi jejich pořadatele plánuje rozdělit téměř 50 milionů korun a to jak v jednoletých, tak víceletých dotačních programech.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -409,53 +505,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Knihovna města Opavy prošla rekonstrukcí střechy a fasády</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Knihovna Petra Bezruče v Opavě roste do krásy. Národní kulturní památka po letech prošla rekonstrukcí střechy a fasády a získala tak původní vzhled z roku 1911, kdy byla postavena podle návrhu architekta Leopolda Bauera.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do knihovny města Opavy už nebude při každém dešti zatékat. Má totiž novou střechu a také fasádu. Skončily atk první dvě etapy její rekonstrukce, na kterou přispěl MS kraj. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do knihovny města Opavy už nebude při každém dešti zatékat. Má totiž novou střechu a také fasádu. Skončily atk první dvě etapy její rekonstrukce, na kterou přispěl MS kraj.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Beyerová, ředitelka Knihovny Petra Bezruče: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Na konci června se dodělala střecha, na kterou se vrátilo spoustu původních historických prvků, vrátila se také její původní světle šedá barva, což si myslím, že je k velkému prospěchu, protože budova tím získala na obrovské eleganci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Budovu knihovny ještě čekají opravy kamenných soklů a okapových chodníčků. Zpátky se vrátí i okenní mříže, které prošly restaurováním. Hotovo by mělo být nejpozději do konce října. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -487,57 +582,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekonstrukcí by měla projít i všechna okna, která jsou ve velmi špatném stavu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NOVÁ OKRUŽNÍ KŘIŽOVATKA VE STARÉ VSI N/O</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve Staré Vsi nad Ondřejnicí je částečně v provozu nová okružní křižovatka. Řidiči tam projíždí kyvadlově kolem semaforů. Druhá polovina kruhového objezdu bude dostavěna nejpozději do října.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">BOHUMÍN TESTUJE SPOLUPRÁCI S OZO OSTRAVA</w:t>
+        <w:t xml:space="preserve">Ve Staré Vsi nad Ondřejnicí je částečně v provozu nová okružní křižovatka. Řidiči tam projíždí kyvadlově kolem semaforů. Druhá polovina kruhového objezdu bude dostavěna nejpozději do října.  BOHUMÍN TESTUJE SPOLUPRÁCI S OZO OSTRAVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bohumín testuje spolupráci s automatickou třídící linkou OZO Ostrava kvůli blížícímu se naplnění kapacity své skládky, to má nastat do dvou let. Na zkušební třídění odjely dva popelářské vozy naplněné plasty ze žlutých popelnic. Město plánuje vozit veškerý separovaný odpad do OZO od nového roku a svou ruční třídící linku zřejmě uzavře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -726,93 +815,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-07-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>