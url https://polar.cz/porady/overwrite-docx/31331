--- v1 (2026-04-12)
+++ v2 (2026-09-03)
@@ -857,51 +857,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-07-2024-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-07-2024-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>