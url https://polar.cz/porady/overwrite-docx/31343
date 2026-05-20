--- v0 (2026-03-20)
+++ v1 (2026-05-20)
@@ -1,195 +1,306 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.7.2024, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Začala oprava baziliky, komín před ní půjde k zemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začala rozsáhlá rekonstrukce frýdecké baziliky. Opraví se interiéry a veřejnosti se zpřístupní krypta s ostatky poutníků a kněží. Po dohodě s majitelem Marlenky se navíc zbourá továrenský komín u bývalé textilní továrny, který měli postavit komunisté, aby clonil ve výhledu na baziliku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bazilika Navštívení Panny Marie ve Frýdku-Místku je jedinou  bazilikou v Moravskoslezském kraji. Stavěla se několik desetiletí a  dokončena byla v roce 1777. Nyní ji čeká velká rekonstrukce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Přikryl, projektový manažer  ostravsko-opavského biskupství: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Když to vezmu odspodu, tak se bude jednat o kryptu, krypta  projde celkovou obnovou, betonové dlažby budou odstraněny, skleněné přepážky  budou odstraněny, budou tam opraveny ty cihelné klenby, které se částečně  rozpadají. A budou tam prezentovány nově ostatky, které jsou tam uloženy,  poutníků, kněží a rodu Pražmů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Návštěvníkům se chrám opět otevře v květnu roku 2026.  Do té doby bude zcela uzavřen.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Návštěvníkům se chrám opět otevře v květnu roku 2026.  Do té doby bude zcela uzavřen. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Přikryl, projektový manažer  ostravsko-opavského biskupství: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Dále budeme v interiéru obnovovat poškozené omítky,  budou obnovena mramorování na soklech, restaurovány různé součásti. Například  zábradlí ochozů, také varhany projdou obnovou. A také nově bude opraveny kaple  svatého Kříže, která bude také nově zpřístupněna veřejnosti, která dosud  nebyla."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na začátku rekonstrukce oznámil majitel společnosti  Marlenka, že nechá zbourat komín u bývalé Lembergerovy továrny v Hálkově  ulici. Ten byl postaven v 70. letech minulého století.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na začátku rekonstrukce oznámil majitel společnosti  Marlenka, že nechá zbourat komín u bývalé Lembergerovy továrny v Hálkově  ulici. Ten byl postaven v 70. letech minulého století. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Občané města to ví, ale pro všechny, kteří jsou z větší  dálky, ten komín byl postaven tak, aby narušil panorama města. A  v podstatě při příjezdu od Ostravy nebo Olomouce zastiňoval baziliku. A  dokonce prázdnin tento komín bude zdemolován a Frýdku-Místku se vrátí jeho  původní panorama a bazilika se opět stane přirozenou dominantou města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Curylo (KDU-ČSL/SPOLU), náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zachování kulturního dědictví patří mezi základní úkoly i  našeho kraje. Myslím si, že na území našeho kraje se nachází mnoho významných  památek, které jsou často v žalostném stavu, kvůli ještě dědictví  komunismu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Postupná demolice bude zahájena na symbolické datum 21.  srpna.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Postupná demolice bude zahájena na symbolické datum 21.  srpna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gevorg Avetisjan, majitel Marlenky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Vzhledem k tomu, že je skoro v centru města a hned  vedle je hlavní ulice, tak výbuchem by to bylo nebezpečné. A budeme shora ho  pomalu a postupně likvidovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Velmi mě těší, že tady dneska můžeme být, protože od roku  2014, kdy jsem se já osobně stal zastupitelem, tak jsme vždycky usilovali o to,  aby došlo ke zpřístupnění krypty. I Frýdek-Místek jako město v minulosti  dotačními programy podporoval farnost. Například na hydrologický průzkum, právě  krypty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekonstrukce baziliky bude stát zhruba 50 milionů korun. 34  milionů se podařilo získat z evropských dotací, 5 milionů dal kraj a 4  miliony město. Chybějící peníze bude ostravsko-opavské biskupství shánět formou  sbírek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rekonstrukce baziliky bude stát zhruba 50 milionů korun. 34  milionů se podařilo získat z evropských dotací, 5 milionů dal kraj a 4  miliony město. Chybějící peníze bude ostravsko-opavské biskupství shánět formou  sbírek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Travnaté chodníčky na hřbitově zpevnily dlaždice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -201,97 +312,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dvě části urnového háje na Centrálním hřbitově ve  Frýdku-Místku už mají nově zpevněný povrch. Město tam nechalo položit  zatravňovací dlaždice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chodníčky na hřbitově byly takovou trošku bolestí několik  let. Nebo možná od začátku, ale teď při těch extrémních srážkách je to problém  velký, protože se ty chodníčky rozbahní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zvláště pak starší lidé se v kluzkém a rozbahněném  terénu těžce dostávali k hrobovým místům.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zvláště pak starší lidé se v kluzkém a rozbahněném  terénu těžce dostávali k hrobovým místům. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Týká se to celého hřbitova, kromě těch páteřních komunikací,  kdy ty boční přístupy k hrobům nebyly nikdy řešeny. Nebylo to ani  v požadavcích, nebylo to nikde nijak zahrnuto. Ani do projektování těch  dalších cest. My jsme k tomu přistoupili tak, že zkoušíme teď takový  pilotní projekt, že tam dáváme rošty, které by měly to podloží zpevnit. A těm  lidem by se mělo na tom lépe chodit. A hlavně by tam nemělo docházet  k tomu rozbahnění. Uvidíme, jaké výsledky to přinese a podle toho budeme  pokračovat dál."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně dostaly zatravňovací dlaždice skupiny E a F  v urnovém háji ve starší části hřbitova. Jde zhruba o plochu o rozloze 300  metrů čtverečních.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně dostaly zatravňovací dlaždice skupiny E a F  v urnovém háji ve starší části hřbitova. Jde zhruba o plochu o rozloze 300  metrů čtverečních. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Zatím ty ohlasy jsou kladné a příznivé. Doufáme, že se to  osvědčí a bude to cesta, jak pokračovat i v těch dalších částech. A  postupně možná vychytáme i další připomínky k tomu, že třeba tam jsou  místa tak odlehlá, kde musíme také něco vymyslet. Nějaké zpřístupnění, právě  v období dešťů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město se postupně snaží zlepšovat podmínky pro návštěvníky.  Na začátku loňského roku se otevřela nová část hřbitova, díky které se ústřední  pohřebiště rozšířilo o dalších 20 tisíc metrů čtverečních.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město se postupně snaží zlepšovat podmínky pro návštěvníky.  Na začátku loňského roku se otevřela nová část hřbitova, díky které se ústřední  pohřebiště rozšířilo o dalších 20 tisíc metrů čtverečních. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti se učí hrát divadlo na příměstském táboře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -303,53 +411,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Divadlo D.N.A. ve Frýdku-Místku se stalo místem, kam se na  závěr příměstského tábora Léto s divadlem vypravili malí herci. Pečlivě si  tady zkouší představení, která čtyři dny pilovali ve Středisku volného času  Klíč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beatrice Rychecká, vedoucí příměstského  tábora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tento příměšťák je o naučení se nějakých základních  divadelních principů a různé spolupráci. A hlavně cílem celého toho týdne je  nacvičit představení, které pak děti mohou ukázat rodičům a kamarádům, kde  ukážou, co se naučily."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V průběhu tábora se děti naučily pracovat  s textem, improvizovat, ale také se třeba vyjadřovat nejen slovy, ale i  tělem. Nazkoušely dvě krátká představení s názvy Loktibrada a Rváči  z našeho kraje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V průběhu tábora se děti naučily pracovat  s textem, improvizovat, ale také se třeba vyjadřovat nejen slovy, ale i  tělem. Nazkoušely dvě krátká představení s názvy Loktibrada a Rváči  z našeho kraje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beatrice Rychecká, vedoucí příměstského  tábora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Loktibrada je o hodnosti dívenky, která pomůže jednomu  dědečkovi a ten jí pak za to odmění a na má takový složitý život  s macechou a s jejími sestrami. Takže takový princip Popelky v podstatě. To druhé je o bandě kluků, kteří bojují proti nějakému zlu." - Kolik tady máte dětí a jak jim to jde? - "16 dětí, věkovky jsou od 9 do 15. A jde jim to skvěle, jsou  šikovní hodně. U některých je spolupráce někdy trochu těžká, protože každý chce  dělat důležité roce, což většinou nejde. Ale jinak spolupracují a fungují  dobře."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 1.)</w:t>
       </w:r>
       <w:r>
@@ -367,53 +474,52 @@
         <w:t xml:space="preserve">Anketa: 2.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já už tady budu asi tak čtvrtým rokem. Většinou hraju třeba  takovou nějakou druhou hlavní roli, větší. A mě to tak nějak baví celé, vždy je  tady skvělý kolektiv, vedoucí jsou také skvělí. Je tady zábava. A to je hlavní,  si myslím. A vždycky je tady nějaký skvělý výsledek, který se potom zahraje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 3.) </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já jsem tady počtvrté a docela tady hraju i ty role, třeba  hlavní nebo vedlejší nebo ty, které tady nejsou. Chodím i do dramaťáku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Středisko volného času plánuje tento příměstský tábor  v létě zopakovat. A to v termínu od 5. do 9. srpna. A i druhý turnus je  téměř plný.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Středisko volného času plánuje tento příměstský tábor  v létě zopakovat. A to v termínu od 5. do 9. srpna. A i druhý turnus je  téměř plný. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -488,93 +594,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-18-07-2024-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>