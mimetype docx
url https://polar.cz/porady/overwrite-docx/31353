--- v0 (2026-01-01)
+++ v1 (2026-04-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.7.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavba koncertní síně byla oficiálně zahájena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava zažila historickou událost o jejímž významu svědčí i účast prezidenta naší země Petra Pavla. Přímo před domem kultury se uskutečnilo slavnostní poklepání základního kamene koncertního sálu, který navrhl věhlasný architekt Steven Holl. Ani ten si slavnostní okamžik nenechal ujít a dorazil z New Yorku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -296,89 +411,87 @@
         <w:t xml:space="preserve">Jan Jůzl, organizátor akce Malá Kodaň:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letos to bude docela podobné jako loni. V pátky se může  veřejnost těšit na koncerty, dvakrát v sobotu, tento víkend budou poprvé  oblíbené Trhy, co se hledají, farmářské trhy, celé sobotní dopoledne a potom  ještě 17. srpna. A občasné soboty budou také patřit externím akcím. Většinou to  jsou swingové tančírny, příští sobotu tady bude také velká akce milovníků hraní  na kytaru, Kytarovka Ostrava."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Witosz (Piráti), místostarosta Moravské Ostravy a  Přívozu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letos se můžeme znovu těšit na uzavírku. Bohužel tento rok  ještě bude uzavírka částečná, to znamená jenom na víkendy. To, kam my jako  obvod s organizátory míříme, je prakticky uzavírka, která bude konstantní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obvod chce časem zakázat průjezd mezi krátkým úsekem ulic  Kostelní a Biskupská. Auta sem budou moci vjet, ale nebudou moci projíždět. Na  úkor tohoto omezení se ale plánuje se ale obnovit průjezd přes ulici 28. října.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obvod chce časem zakázat průjezd mezi krátkým úsekem ulic  Kostelní a Biskupská. Auta sem budou moci vjet, ale nebudou moci projíždět. Na  úkor tohoto omezení se ale plánuje se ale obnovit průjezd přes ulici 28. října. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Witosz (Piráti), místostarosta Moravské Ostravy a  Přívozu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "No, ale k tomu musíme udělat ještě několik věcí  technického charakteru. Například změnit a prodloužit zastávku trolejbusovou  tady u Sýkorova mostu, protože pokud bude jezdit doprava rovně, tak musíme  uzpůsobit také tuto zastávku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Jůzl, organizátor akce Malá Kodaň:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To nejpodstatnější je to, že si lidé sami vyptali možnost se  pohybovat po tom zrekonstruovaném nábřeží o víkendech v bezpečí před  automobilovým provozem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pokud se vše podaří vyřídit, krátký úsek Pěší zóny Malá  Kodaň, by mohl fungovat od léta roku 2025.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pokud se vše podaří vyřídit, krátký úsek Pěší zóny Malá  Kodaň, by mohl fungovat od léta roku 2025. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Studénce motivovali k pohybu ironman i hokejista</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -489,53 +602,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Divadlo D.N.A. ve Frýdku-Místku se stalo místem, kam se na  závěr příměstského tábora Léto s divadlem vypravili malí herci. Pečlivě si  tady zkouší představení, která čtyři dny pilovali ve Středisku volného času  Klíč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beatrice Rychecká, vedoucí příměstského  tábora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tento příměšťák je o naučení se nějakých základních  divadelních principů a různé spolupráci. A hlavně cílem celého toho týdne je  nacvičit představení, které pak děti mohou ukázat rodičům a kamarádům, kde  ukážou, co se naučily."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V průběhu tábora se děti naučily pracovat  s textem, improvizovat, ale také se třeba vyjadřovat nejen slovy, ale i  tělem. Nazkoušely dvě krátká představení s názvy Loktibrada a Rváči  z našeho kraje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V průběhu tábora se děti naučily pracovat  s textem, improvizovat, ale také se třeba vyjadřovat nejen slovy, ale i  tělem. Nazkoušely dvě krátká představení s názvy Loktibrada a Rváči  z našeho kraje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beatrice Rychecká, vedoucí příměstského  tábora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Loktibrada je o hodnosti dívenky, která pomůže jednomu  dědečkovi a ten jí pak za to odmění a na má takový složitý život  s macechou a s jejími sestrami. Takže takový princip Popelky v podstatě. To druhé je o bandě kluků, kteří bojují proti nějakému zlu." - Kolik tady máte dětí a jak jim to jde? - "16 dětí, věkovky jsou od 9 do 15. A jde jim to skvěle, jsou  šikovní hodně. U některých je spolupráce někdy trochu těžká, protože každý chce  dělat důležité roce, což většinou nejde. Ale jinak spolupracují a fungují  dobře."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 1.)</w:t>
       </w:r>
       <w:r>
@@ -553,53 +665,52 @@
         <w:t xml:space="preserve">Anketa: 2.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já už tady budu asi tak čtvrtým rokem. Většinou hraju třeba  takovou nějakou druhou hlavní roli, větší. A mě to tak nějak baví celé, vždy je  tady skvělý kolektiv, vedoucí jsou také skvělí. Je tady zábava. A to je hlavní,  si myslím. A vždycky je tady nějaký skvělý výsledek, který se potom zahraje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 3.) </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já jsem tady počtvrté a docela tady hraju i ty role, třeba  hlavní nebo vedlejší nebo ty, které tady nejsou. Chodím i do dramaťáku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Středisko volného času plánuje tento příměstský tábor  v létě zopakovat. A to v termínu od 5. do 9. srpna. A i druhý turnus je  téměř plný.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Středisko volného času plánuje tento příměstský tábor  v létě zopakovat. A to v termínu od 5. do 9. srpna. A i druhý turnus je  téměř plný. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -674,93 +785,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-07-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>