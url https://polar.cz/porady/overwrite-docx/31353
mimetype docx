--- v1 (2026-04-06)
+++ v2 (2026-09-01)
@@ -827,51 +827,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-07-2024-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-07-2024-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>