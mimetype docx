--- v0 (2026-01-02)
+++ v1 (2026-04-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.7.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavba koncertní síně byla oficiálně zahájena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava zažila historickou událost o jejímž významu svědčí i účast prezidenta naší země Petra Pavla. Přímo před domem kultury se uskutečnilo slavnostní poklepání základního kamene koncertního sálu, který navrhl věhlasný architekt Steven Holl. Ani ten si slavnostní okamžik nenechal ujít a dorazil z New Yorku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -296,89 +411,87 @@
         <w:t xml:space="preserve">Jan Jůzl, organizátor akce Malá Kodaň:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letos to bude docela podobné jako loni. V pátky se může  veřejnost těšit na koncerty, dvakrát v sobotu, tento víkend budou poprvé  oblíbené Trhy, co se hledají, farmářské trhy, celé sobotní dopoledne a potom  ještě 17. srpna. A občasné soboty budou také patřit externím akcím. Většinou to  jsou swingové tančírny, příští sobotu tady bude také velká akce milovníků hraní  na kytaru, Kytarovka Ostrava."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Witosz (Piráti), místostarosta Moravské Ostravy a  Přívozu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letos se můžeme znovu těšit na uzavírku. Bohužel tento rok  ještě bude uzavírka částečná, to znamená jenom na víkendy. To, kam my jako  obvod s organizátory míříme, je prakticky uzavírka, která bude konstantní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obvod chce časem zakázat průjezd mezi krátkým úsekem ulic  Kostelní a Biskupská. Auta sem budou moci vjet, ale nebudou moci projíždět. Na  úkor tohoto omezení se ale plánuje se ale obnovit průjezd přes ulici 28. října.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obvod chce časem zakázat průjezd mezi krátkým úsekem ulic  Kostelní a Biskupská. Auta sem budou moci vjet, ale nebudou moci projíždět. Na  úkor tohoto omezení se ale plánuje se ale obnovit průjezd přes ulici 28. října. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Witosz (Piráti), místostarosta Moravské Ostravy a  Přívozu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "No, ale k tomu musíme udělat ještě několik věcí  technického charakteru. Například změnit a prodloužit zastávku trolejbusovou  tady u Sýkorova mostu, protože pokud bude jezdit doprava rovně, tak musíme  uzpůsobit také tuto zastávku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Jůzl, organizátor akce Malá Kodaň:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To nejpodstatnější je to, že si lidé sami vyptali možnost se  pohybovat po tom zrekonstruovaném nábřeží o víkendech v bezpečí před  automobilovým provozem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pokud se vše podaří vyřídit, krátký úsek Pěší zóny Malá  Kodaň, by mohl fungovat od léta roku 2025.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pokud se vše podaří vyřídit, krátký úsek Pěší zóny Malá  Kodaň, by mohl fungovat od léta roku 2025. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Studénce motivovali k pohybu ironman i hokejista</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -519,92 +632,92 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Matykiewicz, asistent trenéra družstva žákyň MFK Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Holky jsou překvapivě průbojnější, tvrdší, nebojí se jít do soubojů a více toho vydrží.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michael Klos, hlavní trenér přípravek chlapců a dívek</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:  "Poslední rok se to rozjíždí více, holky začínají chodit ve větších  počtech, máme v současné chvíli dvě tréninkové skupiny.”</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Amálie Wodecká, fotbalistka MFK Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Taky se mi líbilo, jak to ti velcí kluci hrajou, jak to náš taťka hraje, tak jsme to taky chtěly vyzkoušet se sestrou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Viktorie Žídková,  fotbalistka MFK Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Už hraju fotbal asi šest let a baví mě to, jsem útočník a do toho kapitán."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děvčata trénují třikrát týdně v areálu Bažantnice. Účastní se krajských soutěží, žákyně jsou na tom výsledkově lépe.</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -679,93 +792,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-07-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>