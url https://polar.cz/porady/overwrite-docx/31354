--- v1 (2026-04-11)
+++ v2 (2026-09-01)
@@ -834,51 +834,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-07-2024-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-07-2024-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>