--- v0 (2026-01-01)
+++ v1 (2026-04-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.7.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Přibudou parkovací místa, nejvíce na Vančurově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Během léta se ve městě začala budovat nová parkovací místa. Nejvíce se jejich kapacita zvýší na Vančurově ulici, kde vzniká i úplně nová odstavná plocha pro třináct vozidel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,94 +352,82 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Benčáková, Francouzsko - český spolek Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Už máme za sebou asi tři nebo čtyři akce, které jsme pořádali pro širokou veřejnost. Takže se mohl kdokoliv zúčastnit, ať už umí francouzsky nebo neumí. Třeba to bylo promítání francouzského filmu v kině, v původním znění s českými titulky. Vždycky je to uzpůsobeno i pro ty, co nerozumí a neumí francouzsky, ale mají francouzskou kulturu rádi.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě toho spolek pořádal třeba samosběr levandule nebo setkání u hry pétanque. Snaží se připravit jednu akci měsíčně, v září bude mít prezentaci v rámci slavnosti města, v říjnu plánuje degustaci na téma francouzské bistro. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Muzeum bavilo čtenáře i hráče “hledaček”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Muzeum Novojičínska nabídlo i letos o prázdninách setkání se spisovatelem dětských knih. Návštěvníci besedy se mohli inspirovat dobrodružnými příběhy a v závěru absolvovat hledací hru Ztracený v muzeu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prázdninové setkání se spisovatelem se v Muzeum Novojičínska stalo, dá se říci, letní tradicí. Letos tu s dětmi i s dospělými diskutoval spisovatel a hudebník Petr Hugo Šlik.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Juráčková, muzejní pedagog, Muzeum Novojičínska:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Nejprve nás autor Petr Šlik seznámí se svými knížkami, které jsou určené především pro děti, poté, protože autor je také muzikant, tak zazní písničky jeho kapely. Na závěr našeho setkání nabídneme dětem hledačku Poklady z muzea. Ta hledačka je zaměřena naši novou expozici, odehrává se v Rytířském sále, kde je umístěna expozice zajímavých minerálů, a také do určité míry souvisí i s knížkami Petra Šlika, protože má název Ztracený v muzeu, takže trošku připomíná jednu autorovu knihu Ztracený na Nevděku.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">návštěvníci akce: </w:t>
       </w:r>
@@ -515,93 +618,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-22-07-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>