--- v0 (2026-01-01)
+++ v1 (2026-04-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.7.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelé Ostravy projednali petici za likvidaci haldy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravští zastupitelé projednali petici lidí, kteří žádají o urychlení likvidace nebezpečné heřmanické haldy. Zvýšeny tlak na různé instituce prý pomohl k tomu, že státní podnik Diamo představil nový plán likvidace. Bohužel ale nyní vyšlo najevo, že ho Bánský úřad neschválil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -346,53 +461,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontroly na rekreačních vodních plochách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na vodních plochách v Moravskoslezském kraji, které slouží rekreaci a vodním sportům, se v průběhu letních prázdnin konají preventivní kontroly. Zaměřené jsou na bezpečnost plavců i posádek plavidel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kontrola se konala například na Žermanické přehradě a nyní na Těrlické přehradě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kontrola se konala například na Žermanické přehradě a nyní na Těrlické přehradě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Kolátek, preventista Policie ČR MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jelikož jsou v letních měsících vodní plochy vyhledávaným místem k relaxaci a k trávení volného času, tak se tady srocuje více lidí a tak zaměřujeme pozornost i v rámci prevence právě na ty vodní plochy a jejich okolí. Dnes na Těrlické přehradě budeme realizovat celorepublikový preventivní počin s názvem Bezpečně u vody a spolupracovat na něm budou s námi pracovník Státní plavební správy a člen rybářské stráže.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U rybářů se kontroluje, zda mají v pořádku potřebné dokumenty a zda loví podle pravidel. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -426,57 +540,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My tady jezdíme docela pravidelně se známými, jezdíme s více lodičkami a líbí se nám tady. Na blbnutí to stačí. V okolí je to tady nejblíž pro nás. Ještě jezdíme po Moravě a po Baťově kanále, takže tam je to takové jinačí, tady se můžeme více vyblbnout a s dětma vykoupat. Na Těrlické přehradě je to tady vyznačené poměrně pěkně, jsou tady značky, takže máme povědomí jak bychom měli fungovat bez alkoholu a samozřejmě bez těchto negativních věcí. Jsou tady značky před kempy, je to vyznačené, jestli můžeme jet ve výtlaku nebo ve skluzu. Je tady dokonce vyhrazená plocha pro vodní sporty, kde se právě dá vyblbnout.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Kolátek, preventista Policie ČR MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Naším cílem je poskytnout informace občanům, jak se bezpečně chovat na vodě, ve vodě i v její blízkosti, takže budeme komunikovat nejen o zabezpečení majetku, abychom eliminovali příležitosti k jeho odcizení, ale také o nebezpečí vstupu do vody pod vlivem alkoholu, případně skákání do neznámých vod. Svou pozornost věnujeme problematice alkoholu u řidičů, kteří budou k vodním plochám přijíždět a také u vůdců plavidel. Pro ty, kteří projdou úspěšně dechovou zkouškou, máme připravenou inspiraci, jak nahradit alkoholické nápoje v těchto letních teplých dnech, máme pro ně připraveno nealko pivo. Tyto akce budou v rámci prázdnin probíhat po celém Moravskoslezském kraji na vodních plochách, ale i v celé České republice. Problém bývá právě to že si nedávají pozor na svoje věci, na svůj majetek, takže občas dochází k nějakým krádežím a také občas bývá problém právě ten alkoholu u vůdců plavidel.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podobné preventivní akce se do konce léta konat i na dalších vodních plochách v kraji. </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 22. 7. 2024 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">POKUTY ZA ZAKÁZANÝ DOVOZ PŘEDMĚTŮ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -716,93 +823,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-07-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>