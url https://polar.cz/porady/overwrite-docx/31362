--- v1 (2026-04-17)
+++ v2 (2026-09-01)
@@ -865,51 +865,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-07-2024-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-07-2024-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>