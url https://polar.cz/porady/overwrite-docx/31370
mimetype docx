--- v0 (2026-01-03)
+++ v1 (2026-04-06)
@@ -1,87 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.7.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Smlouva na rekonstrukci podle E. Jiřičné je podepsána</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ikonický výškový dům na Ostrčilově ulici v centru Ostravy je definitivně zachráněn. Podpisu smlouvy na jeho prodej a rekonstrukci se osobně zúčastnila i autorka návrhu věhlasná architektka Eva Jiřičná. Nový majitel se zavázal, že její projekt dodrží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Skvělá zpráva pro ostravskou architekturu - ikonická budova výškového domu na Ostrčilově ulici je zachráněna a navíc se bude rekonstruovat podle návrhu architektky Evy Jiřičné. Smlouva byla podepsána v honosných prostorách Grossmannovy vily, která byla také nedávno zachráněna. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Smlouvu podepsali zástupci města, investora a právě také Eva Jiřičná. Developer se zavázal, že se bude řídit jejím návrhem. To patřila mezi podmínky města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Smlouvu podepsali zástupci města, investora a právě také Eva Jiřičná. Developer se zavázal, že se bude řídit jejím návrhem. To patřila mezi podmínky města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal, primátor Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Prodejní cena je sice důležitá, ale ta přidaná hodnota je pro nás v samotné realizaci toho projektu. Kromě toho, že získáme 55 milionů korun, Ostrava získá více než 70 nových bytů a novou dominantu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milín Kaňuščák, zástupce investora, společnosti First Skyscraper:</w:t>
       </w:r>
       <w:r>
@@ -242,61 +356,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Ostravě-Vítkovicích se v úterý ráno na tamní zastávce Dolní Vítkovice srazily dvě tramvaje. Jedna z nich nedobrzdila a po nárazu obě soupravy vykolejily. Při nehodě se nikdo nezranil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamila Langerová, mluvčí HZS MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “”Na místě zasahovala profesionální jednotka hasičů z centrální stanice v Ostravě-Zábřehu. Po prvotním průzkumu povolal velitel zásahu i automobilový jeřáb, za jehož pomoci byla první ze souprav, u které došlo k vykolejení druhého podvozku, zvednuta zpět na koleje. O vyproštění druhé soupravy se postaral Dopravní podnik Ostrava.”</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...9 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zloděj se specializoval na vykrádání dodávek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dnes potěšíme majitele dodávek z Ostravy. Policistům se ve spolupráci z jedním z nich podařilo dopadnout zloděje, který se specializoval právě na větší vozy. Řidič muže načapal přímo na korbě auta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -505,51 +608,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">PARKOVACÍ DŮM U MNO JE VE ZKUŠEBNÍM PROVOZU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nový parkovací dům u ostravské městské nemocnice se 465 místy je nyní ve zkušebním provozu. Parkování je stále zdarma kvůli rekonstrukci ulice 28. října. Pro veřejnost je vyhrazeno 215 míst, 250 míst je pro zaměstnance nemocnice. Dům nabízí i nabíjecí stanice pro elektromobily, místa pro zdravotně handicapované a úschovny kol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">51LETÝ MUŽ MASTURBOVAL NA ZASTÁVCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jedenapadesátiletý muž v pondělí 22. července okolo půl třetí odpoledne masturboval na veřejnosti. Incident se stal v Ostravě-Svinově, na ulici Opavská, na tamní autobusové zastávce MHD Svinovské mosty, horní zastávka. Policisté ho díky svědkyni dopadli, ale hledají další případné svědky. Podrobnosti na webu </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">polar.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Trénink bikerů oddílu Black forest bikers v Černém lese</w:t>
       </w:r>
     </w:p>
@@ -721,93 +824,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-07-2024-16-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>