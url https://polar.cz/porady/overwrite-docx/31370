--- v1 (2026-04-06)
+++ v2 (2026-09-01)
@@ -866,51 +866,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-07-2024-16-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-07-2024-16-00?url=regionalni-zpravy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>