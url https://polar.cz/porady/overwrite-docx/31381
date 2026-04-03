--- v0 (2026-01-01)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.7.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">BMW chce v Mošnově postavit logistické centrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">O mošnovskou průmyslovou zónu má zájem další silný investor. Jde o známého výrobce automobilů společnost BMW, která chce v Mošnově provozovat logistické centrum. Investice prý přinese stovky pracovních míst.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -84,55 +199,52 @@
         <w:t xml:space="preserve">Hana Tichnková (ANO), náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dojde nejen k rozvoji nejen lokální ekonomiky, ale i k vyřešení dalších souvisejících aspektů.  Příjemným benefitem je i dobrá dopravní dostupnost této průmyslové zóny, nejen vlaky či auty,  ale rovněž autobusy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Vávra (ANO), náměstek primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Sjednaná kupní cena dle kupní smlouvy dosahuje podle znaleckého posudku částky 429 milionů  korun bez DPH a zahrnuje jak pozemky, tak retenční nádrž – stavba tohoto vodního díla je  podmínkou prodeje. S výstavbou by se mohlo podle přiložených dokumentů začít ještě letos."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zahájení zkušebního provozu logistického centra je předpokládáno v roce 2026. Celková plánovaná výše investice je asi 3,75 miliardy  korun. Část areálu bude připravena také pro další rozvoj BMW nebo nějakého subdodavatele. </w:t>
-[...3 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zahájení zkušebního provozu logistického centra je předpokládáno v roce 2026. Celková plánovaná výše investice je asi 3,75 miliardy  korun. Část areálu bude připravena také pro další rozvoj BMW nebo nějakého subdodavatele.    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Původní zděné zastávky procházejí rekonstrukcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -320,68 +432,66 @@
         <w:t xml:space="preserve">Petr Adamus, zástupce vedoucího  Dobrovolnického centra ADRA F-M: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jeden den jsme byli  na Žermanicích, plavali jsme na kajacích, děti si užívaly vodu. Další den jsme  byli na Horečkách, tam je krásný amfiteátr, kde jsme strávili nějaké dopoledne.  A ten první den jsme využili nabídky Lesů ČR, kde jsme s dětmi vyjeli na  Zlatník, na mysliveckou chatu, kde se o nás krásně postarali."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie  Sobková, táborová vedoucí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Letos jsme poprvé  zkoušeli i nocování, protože zatím to byl vždy v rámci příměstského  tábora, že děti končily kolem té třetí hodiny a tentokrát ve čtvrtek to bylo  pro nás takové vyvrcholení, kdy jsme s některými dětmi stanovaly ve  stanech."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zázemí pro tábor našla ADRA tradičně ve Faunaparku. O zhruba  dvacítku dětí se postupně staralo také na dvacet dobrovolníků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zázemí pro tábor našla ADRA tradičně ve Faunaparku. O zhruba  dvacítku dětí se postupně staralo také na dvacet dobrovolníků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej  Tomek, dobrovolník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Dobrovolnictví dělám  už pátým rokem, přivedlo mě k tomu, že jsem měl hodně volného času. Dává mi to spoustu  nových přátel, nové zážitky, radost z toho, že to vůbec dělám, že vidím,  jak se ty děti vůbec posouvají, a to je asi to největší, co můžu tak dostat."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Dobrovolnictví dělám  už pátým rokem, přivedlo mě k tomu, že jsem měl hodně volného času. Dává mi to spoustu  nových přátel, nové zážitky, radost z toho, že to vůbec dělám, že vidím,  jak se ty děti vůbec posouvají, a to je asi to největší, co můžu tak dostat." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 1.) </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já jsem se na ten  tábor v pondělí strašně těšila. Já miluju tábory. A ještě mě čeká další  tábor, který bude v srpnu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa 2.)</w:t>
       </w:r>
       <w:r>
@@ -399,90 +509,88 @@
         <w:t xml:space="preserve">Anketa: 3.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na tomto táboře se mi líbí hodně, zatím si to užívám. Za ten  celý týden to bylo fajn, jezdíme na různé výlety, hrajeme různé hry, třeba si i  kreslíme, tak hodně mě to baví tady."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Již od roku 2020 město Frýdek-Místek v rámci dotačního  programu finančně podporuje projekt pro rodiny s dětmi s autismem. Na  letošní rok jsme schválili částku ve výši 170 tisíc korun. A to organizaci  ADRA, která tento projekt realizuje. A za to bych jí chtěl opravdu velmi  poděkovat. Pro děti s autismem jsou tak realizovány volnočasové aktivity a  celkově se programu účastní okolo třiceti rodin. Vyvrcholením ročních aktivit  je týdenní tábor, který i letos probíhal ve Faunaparku a kterého se účastnilo  20 dětí. Tábor velmi pomáhá nejen účastníkům, ale hlavně rodičům, kteří si  během toho mohou v klidu odpočinout, jelikož jsem si samozřejmě vědom, že  výchova dítěte s autismem je často velmi vyčerpávající a náročná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na Frýdecko-Místecku žije už více než 300 rodin, které  pečují o děti nebo dospělé s autismem. O aktivity Adry je tak velký zájem.  Organizace má aktuálně plnou kapacitu, ale hledají se cesty, jak ji navýšit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na Frýdecko-Místecku žije už více než 300 rodin, které  pečují o děti nebo dospělé s autismem. O aktivity Adry je tak velký zájem.  Organizace má aktuálně plnou kapacitu, ale hledají se cesty, jak ji navýšit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bývalá šachta se promění v moderní kulturní centrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Úplně jiná připomínka historie Karviné, než klasické hornické muzeum. Moravskoslezský kraj představil projekt proměny bývalé šachty a okolí poblíž šikmého kostela. Sloužit bude místním i turistům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bývalý důl Gabriela bude do tří let moderním kulturním centrem, které připomene Karvinou před devastační těžbou černého uhlí, její zánik v důsledku poddolování a také nastíní budoucnost regionu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Bývalý důl Gabriela bude do tří let moderním kulturním centrem, které připomene Karvinou před devastační těžbou černého uhlí, její zánik v důsledku poddolování a také nastíní budoucnost regionu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Unucka (ODS), náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Je to naprosto atypický projekt v rámci těch strategických, protože jediný se podívá zpátky. Chtěli jsme určitým způsobem připomenout, ale jako žádné hornické muzeum. Těch je tady opravdu hodně. A chtěli jsme jenom říct, jak to Karviná vypadala před těmi 200 roky, než se tady začalo těžit. Protože to, co se tady těží, tak rozervalo tu krajinu, rozervalo ty lidi. Je to prostě něco úplně jiného, takže o tom bude ta expozice dole. A nahoře to bude to pěkné, ta budoucnost, to znamená zelená Karviná.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z celé šachty zůstaly dvě těžní věže a budova, ve které byly dva těžní motory. Ta se promění v moderní zázemí centra. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -747,93 +855,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-07-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>