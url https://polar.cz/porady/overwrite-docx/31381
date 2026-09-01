--- v1 (2026-04-03)
+++ v2 (2026-09-01)
@@ -897,51 +897,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-07-2024-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-07-2024-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>