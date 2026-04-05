--- v0 (2026-02-12)
+++ v1 (2026-04-05)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.7.2024, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na šancích připomněli historii a pokřtili knihu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velká sláva se konala na hraničním opevnění Velká šance v Mostech u Jablunkova. Se svými vojsky se tam setkali těšínský kníže Adam Václav a uherský velmož Juraj Thurzo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dobové ukázky patří u návštěvníků památek mezi velmi oblíbené. Díky dobrovolníkům a historickým nadšencům si mohou názorně představit, jak se v dané době žilo. Opevnění Velká šance jim takový zážitek zprostředkovává.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dobové ukázky patří u návštěvníků památek mezi velmi oblíbené. Díky dobrovolníkům a historickým nadšencům si mohou názorně představit, jak se v dané době žilo. Opevnění Velká šance jim takový zážitek zprostředkovává. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Kolčárková, ředitelka Gorolského turistického informačního centra:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Dneska máme akci, která zapadá do cyklu Fajné léto v Moravskoslezském kraji. Ta naše je zaměřena na historii. Jmenuje se Těšínský kníže a uherský velmož na Šancích. A to je v podstatě ten hlavní motiv celé historické akce. Tito dva pánové, už samozřejmě jenom jejich zástupci, se tady sejdou, aby demonstrovali tu spolupráci Těšínského Slezska s tou uherskou částí, jak spolu nějakým způsobem komunikovali, aby bránili hranici před Bočkajovými povstalci. Takže za tím účelem spojili své síly. A my dneska tady na této akci chceme ukázat jednak to setkání obou velmožů, které proběhne ve 12 hodin a potom odpoledne máme takovou velkou bojovou ukázku, kdy nám budou tady útočit právě ti Bočkajovi povstalci a budou útočit na Velkou šanci, aby ji dobyli. Věříme, že ji opět nedobydou, abychom mohli zase příští rok vymyslet další podobnou akci. A mezi těmi dvěma velkými ukázkami máme připravené ukázky života v táboře. Jsou tam vojáci, vysvětlují, jaký je rozdíl mezi uherskými a císařskými vojáky, jakou mají výzbroj, jak vlastně tady působili, máme tady dělostřelce, máme tady jízdy na koních.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Curylo (KDU-ČSL), náměstek hejtmana MSK: </w:t>
       </w:r>
       <w:r>
@@ -85,55 +199,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Knihu vydalo Muzeum Těšínska, které mapuje historii celého regionu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Krůl, Muzeum Těšínska, historik, autor knihy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Kniha je dílem dlouhodobého výzkumu, který realizuji už od roku 2005 a zabývá se unikátním systémem upevnění, který bránil hranice Slezska na pomezí Uher a Polska. Tento systém, jehož počátky se kladou do 16. století a konec do století devatenáctého. Název  Porta Silesiae jsem dal tomu proto, poněvadž vlastně tato pevnost a celý systém tvořily pomyslnou bránu do Slezska. To znamená, že všichni, kdo chtěli do Slezska projet, nebo ze Slezska odjet, museli projít tímto místem. Kniha je rovněž dílem toho, jak jsem již zmiňoval, dlouhodobého výzkumu, kdy bylo přistoupeno k rozsáhlému archivnímu výzkumu a byla sehnána spousta informací zejména z archivu z Vídně, Vratislavi, Prahy nebo Opavy. Tím, co jsem opravdu rád, že se podařilo, je katalog map, kdy ze všech těchto institucí byla sehnána prakticky asi veškerá kartografická zobrazení celé hraniční oblasti. Zároveň publikace obsahuje katalog těchto map, kde je popsáno, kdo je vydal, kdo vydal mapu, co zobrazuje a odkud pochází.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Opevnění Velká šance v Mostech u Jablunkova zve také na další akce, které se konají v průběhu sezony.</w:t>
-[...3 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Opevnění Velká šance v Mostech u Jablunkova zve také na další akce, které se konají v průběhu sezony.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Palkovičtí převzali ocenění Vesnice roku na slavnostech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -265,53 +376,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontroly na rekreačních vodních plochách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na vodních plochách v Moravskoslezském kraji, které slouží rekreaci a vodním sportům, se v průběhu letních prázdnin konají preventivní kontroly. Zaměřené jsou na bezpečnost plavců i posádek plavidel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kontrola se konala například na Žermanické přehradě a nyní na Těrlické přehradě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kontrola se konala například na Žermanické přehradě a nyní na Těrlické přehradě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Kolátek, preventista Policie ČR MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jelikož jsou v letních měsících vodní plochy vyhledávaným místem k relaxaci a k trávení volného času, tak se tady srocuje více lidí a tak zaměřujeme pozornost i v rámci prevence právě na ty vodní plochy a jejich okolí. Dnes na Těrlické přehradě budeme realizovat celorepublikový preventivní počin s názvem Bezpečně u vody a spolupracovat na něm budou s námi pracovník Státní plavební správy a člen rybářské stráže.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U rybářů se kontroluje, zda mají v pořádku potřebné dokumenty a zda loví podle pravidel. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -345,57 +455,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My tady jezdíme docela pravidelně se známými, jezdíme s více lodičkami a líbí se nám tady. Na blbnutí to stačí. V okolí je to tady nejblíž pro nás. Ještě jezdíme po řece Moravě a po Baťově kanále, takže tam je to takové jinačí, tady se můžeme více vyblbnout a s dětma vykoupat. Na Těrlické přehradě je to tady vyznačené poměrně pěkně, jsou tady značky, takže máme povědomí, jak bychom měli fungovat bez alkoholu a samozřejmě bez těchto negativních věcí. Jsou tady značky před kempy, je to vyznačené, jestli můžeme jet ve výtlaku nebo ve skluzu. Je tady dokonce vyhrazená plocha pro vodní sporty, kde se právě dá vyblbnout.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Kolátek, preventista Policie ČR MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Naším cílem je poskytnout informace občanům, jak se bezpečně chovat na vodě, ve vodě i v její blízkosti, takže budeme komunikovat nejen o zabezpečení majetku, abychom eliminovali příležitosti k jeho odcizení, ale také o nebezpečí vstupu do vody pod vlivem alkoholu, případně skákání do neznámých vod. Svou pozornost věnujeme problematice alkoholu u řidičů, kteří budou k vodním plochám přijíždět a také u vůdců plavidel. Pro ty, kteří projdou úspěšně dechovou zkouškou, máme připravenou inspiraci, jak nahradit alkoholické nápoje v těchto letních teplých dnech, máme pro ně připraveno nealko pivo. Tyto akce budou v rámci prázdnin probíhat po celém Moravskoslezském kraji na vodních plochách, ale i v celé České republice. Problém bývá právě to že si nedávají pozor na svoje věci, na svůj majetek, takže občas dochází k nějakým krádežím a také občas bývá problém právě ten alkoholu u vůdců plavidel.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podobné preventivní akce se do konce léta konat i na dalších vodních plochách v kraji. </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -470,93 +573,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/beskydsky-expres/beskydsky-expres-26-07-2024-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>