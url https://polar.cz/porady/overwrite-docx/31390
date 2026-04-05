--- v0 (2026-01-01)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.7.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zahrada na Jiráskově bude hravá a bezpečnější</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město v posledních letech postupně revitalizuje zahrady u mateřských škol. Teď se dočkala i ta na Jiráskově ulici. Její obnova začala v létě, kdy tu nejsou děti. Práce potrvají čtyři měsíce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -221,54 +336,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to takové dobrodružné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to super, že tady spíme. Líbilo se mi, jak jsme byli na bazéně a jak tu hrajeme vybíjenou.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Usnu vždycky pozdě, takže když slyším bouřku, trošku mě to děsí. Vytvářeli jsme z keramiky, budeme malovat trička a potom půjdeme ven hledat poklad.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tábora se zúčastnilo 32 dětí a odpoledne, když skončil příměstský tábor, měly všechny prostory Fokusu jen pro sebe. Rozdělit se mohly na menší skupiny a věnovat se střídavě hned několika aktivitám. </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tábora se zúčastnilo 32 dětí a odpoledne, když skončil příměstský tábor, měly všechny prostory Fokusu jen pro sebe. Rozdělit se mohly na menší skupiny a věnovat se střídavě hned několika aktivitám.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dana Dokládalová, SVČ Fokus Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dnešní den byl třeba takový, že jsme po snídani vyrazili do města, podívali jsme se do solné jeskyně a měli jsme takovou menší exkurzi na radnici s výhledem z věže. Potom jsme nakráčeli na bazén, což se vždycky snažíme řešit v dopoledních hodinách. Odpoledne už zase máme jiné aktivity, sportovní, hudební a tvořivé. Děti se učí hrát na novinku, pořídili jsme do Fokusu šamanské bubny, a učíme se rytmu a sladění. Zkoušíme discgolf a vybíjenou a tvoříme amulety, talismany z keramiky, a teď děláme trička na památku.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celkem letos v létě Středisko volného času Fokus připravilo 23 táborů. Volná místa se dají najít snad jen na některých příměstských. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -348,51 +461,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ema Kubičíková. 2. místo v kategorii 2016-2017: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nebylo to těžké. Bavilo mě běhání a nejtěžší bylo to kolo.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriel Brunclík, 1. místo v kategorii 2014-2015: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bylo to docela těžké, trošku jsem prohrával, jak jsem plaval, ale potom jsem to dohnal a na kole jsem to vyhrával, ale ten běh, to už jsem nemohl, bylo to úplně na krev, ale zvládnul  jsem to.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">rodiče závodníků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsme tady poprvé, věděli jsme, že to bylo loni. Pavel Sedlář, včetně celé atletiky, to dělá fantasticky, takže jsme byli rádi, že jsme sem mohli poslat děti, aby si to mohly vyzkoušet.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to fajn, že se něco v létě děje, a že děti mohou takhle soutěžit. Máme tady syna. ročník 2013, trochu má strach z plavání a těší se na kolo a na běh.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -417,54 +529,52 @@
         <w:t xml:space="preserve">Darina Krausová, ředitelka závodu, Atletika Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to výborné, je to odměna za tu přípravu, které nebyla jednoduchá, podílela se na tom spousta lidí, a toto je ta odměna vidět dětské tváře, které se smějí, a jsou spokojeni i rodiče.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tyto závody pořádal novojičínský oddíl Atletiky ve spolupráci s dalšími partnery, pod záštitou starosty města, který se ujal startování jednotlivých disciplín. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Jsme bývalý plavec, ale dneska už bych asi dneska do té vody nešel závodit, ale momentálně je mi nejblíže to kolo, protože to používám dnes a denně.”</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Jsme bývalý plavec, ale dneska už bych asi dneska do té vody nešel závodit, ale momentálně je mi nejblíže to kolo, protože to používám dnes a denně.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jako představitel města si nesmírně vážím všech organizátorů, kteří věnují svůj čas, to nejcennější, co dneska máme, narub tomu veřejnému sportování. Město Nový Jičín obecně bude k těmto jednorázovým akcím přistupovat, co se týče dotačních titulů, velmi zodpovědně a pro příští rok vyčlení pro tuto kategorii akcií úplně jinou částku než byla doposud.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -553,93 +663,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-26-07-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>