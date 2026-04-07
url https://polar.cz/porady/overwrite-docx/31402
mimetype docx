--- v0 (2026-01-01)
+++ v1 (2026-04-07)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Další etapou jsou teplovody, letos na Nerudově ulici</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jedna z letošních investičních akcí města opět směřuje i do tepelného hospodářství, a to do rekonstrukce teplovodu na ulici Nerudova. Za posledních pět let už radnice do efektivnějšího vytápění svých objektů i obytných domů investovala sto milionů korun.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rekonstrukce teplovodu na ulici Nerudova probíhá mimo topnou sezonu, výkopové práce začaly počátkem června a výměna potrubí by měla trvat tři měsíce. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jedná se o rekonstrukci celkem 187 metrů dlouhého potrubí, čili rekonstrukci stávajících rozvodů s cílem zajistit bezporuchovost a omezit netěsnost nebo eliminovat netěsnosti, které se již na stávajícím potrubí objevovaly. Ty teplovody jsou staré několik desítek let, takže postupně je potřeba toto potrubí rekonstruovat a modernizovat.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cena prací je 6,5 milionů korun bez daně. Do tepelného hospodářství město systematicky investuje posledních pět let. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V první fázi jsme investovali do kotelen, kde probíhala výměna kotlů. Dneska jsou de facto všechny kotelny na území města modernizované. V té druhé etapě, která začala v minulém roce, začínáme měnit ty stacionární prvky, tedy rozvody. Zde taky docházelo k tepelným ztrátám. Vše, co město činí, směřuje k tomu, aby energetika města byla co nejefektivnější a úspora, jak pro město, tak pro občany byla co největší. Celkově mohu shrnout, že od roku 2019 ” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Pokračujeme naplňováním strategického plánu modernizace tepelného hospodářství. Nyní nás čeká etapa, která se týká produktů, čili rozvodů tepla do jednotlivých bytových domů. V loňském roce proběhla velká akce v Loučce, v letošním roce realizujeme akci na sídlišti Nerudova.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”Celkově mohu shrnout, že město od roku 2019 dalo do tepelného hospodářství více než sto milionů korun. Samozřejmě investice budou dále pokračovat.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stávající strategický plán týkající se tepelného hospodářství byl stanoven na léta 2020 až 2024. Na konci roku tak bude tento dokument aktualizován na další období.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Množí se požáry elektrokoloběžek i elektrokol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hasiči i policisté vyjížděli na Novojičínsku hned k několika případům požárů, které vznikly vzplanutím baterií elektrokoloběžek a elektrokol. Nabádají proto jejich uživatele k opatrnosti a radí, co dělat, když už hořet začnou.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pět zraněných a škoda za 300 tisíc korun. Takto nedávno dopadl požár v bytovém domě v Příboře, který vypukl od nabíjené baterie elektrokoloběžky. A podobné události nejsou v posledních době žádnou výjimkou.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libor Andrýsek, ÚO HZS Nový Jičín, pracoviště prevence: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Zrovna v minulých dnech došlo k požáru elektrokoloběžky ve Frenštátě pod Radhoštěm. Kdy uživatel demontoval kryt od baterie a snažil se provést drobnou údržbu. Při následné montáži krytu zpět došlo k poškození jednoho z článků aku baterie vrutem a následně k okamžité chemické reakci dotčených článků. Duchapřítomný uživatel reagoval velmi rychle, nečekal až dojde k samotnému požáru, koloběžku chytil a z okna kuchyně vyhodil na volné prostranství před dům.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darina Veselá,</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PČR ÚO Nový Jičín, oddělení prevence: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V posledních dnech vyjížděli policisté i hasiči k několika případům vzplanutí baterii elektrokoloběžek a elektrokol. V  rámci toho bychom chtěli dát nějaké doporučení lidem, které by měli dodržovat, aby eliminovali vzplanutí baterií těchto dopravních prostředků.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Preventisté určitě doporučuji kupovat kvalitnější zboží a přečíst si návod na použití. Na elektrokole a elektrokoloběžce by lidé neměli jezdit za deště, baterii poškozuje vlhkost i vibrace, pokud jízda probíhá na nerovném terénu. Důležité je také vždy použít originální nabíječku. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darina Veselá,</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PČR ÚO Nový Jičín, oddělení prevence: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Důležitá jsou pravidla, jak bezpečně nabíjet. Rozhodně vždy zkontrolovat, jestli ten akumulátor není nějakým způsobem poškozený a určitě nabíjet pod dohledem. Nikdy nenabíjet například v noci, kdy všichni spí a ten požár by se mohl rozšířit, mohly by vzniknout škody na majetku, nedej bože ztráty na životech.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lidé by se nikdy neměli pouštět do neodborných oprav těchto elektrických dopravních prostředků. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libor Andrýsek, ÚO HZS Nový Jičín, pracoviště prevence: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Velmi důležité je být u samotného nabíjení přítomen, aby člověk byl schopen reagovat na nějaké průvodní jevy. Kdy můžeme například cítit zápach po spálenině, můžeme vidět kouřit vycházející z prostoru baterie, můžeme slyšet různé praskání, syčení a podobně. V tomto okamžiku je nutno reagovat velmi rychle, pokud je elektrický dopravní prostředek nabíjen, je v prvé řadě nutno odpojit jej od zdroje napájení, to znamená vytáhnou jej ze zásuvky, shodí jističe a podobně- Potom, pokud je to možné, odstranit koloběžku, elektrokolo případě jiný elektrospotřebič z domu, nejlépe na volné prostranství, kde nehrozí rozšíření případného požáru na prostory bytu nebo domu.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pokud už není možná žádná z uvedených reakcí, platí jediné, ihned opustit objekt a volat hasiče. Obecně se požáry baterií těžce hasí a dochází k jejich opětovnému vzplanutí.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Výrobci proto doporučují, pokud je to možné, umístit doutnající baterii do nádoby s vodou, a to klidně na několik desítek hodin.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Kultura v srpnu rozhýbe i tancem</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novojičínské kulturní léto pokračuje i v srpnu nabídkou venkovních akcí, které zpestří čas prázdnin. Lidé se mohou vydat třeba na promítání letního kina nebo na tančení večer do městského parku.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letní kino v zahradní restauraci Nového Slunce je součástí kulturního léta řadu let a venkovní filmové večery si lidé mohou užívat i letos. Promítání bylo zahájeno 22. července a trvá do 4. srpna. Začátky představení jsou v devět večer, v případě¨ nepříznivého počasí se promítání přesouvá do kina Květen. Srpnový program, připravený městským kulturním střediskem, ovšem nabízí něco i pro ty, kdo rozhodně jen sedět nechtějí.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radka Filipíková, PR a marketing, MKS Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Co se týče srpnového programu, tak tam začínáme 3. srpna tanečním večerem ve Smetanových sadech. Je to nová akce, kterou pořádáme a je určena zejména ženám, ale pánové jsou také vítání. Bude to večer plný tance, i co se představení týče, ale hlavně tam budou workshopy, kde se můžeme naučit určité tance, spíše ty moderní. Budeme spolupracovat s taneční skupinou TS Straník, která nám bude pomáhat s organizací večera. Bude to taková letní párty se vším, co k tomu patří, včetně drinků.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A tančit se bude také v pátek 9. srpna, na náměstí zahraje Rock & Roll Band Marcela Woodman. A o den později, v sobotu 10. srpna, proběhem na Skalkách Mirai summer fest.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radka Filipíková, PR a marketing, MKS Nový Jičín:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Potom budeme pokračovat divadlem, je to zase nová akce pořádaná ve spolupráci s Beskydským divadlem, bude to 17. srpna na Skalkách. Půjde o dvě představení, nejprve stand up v podání Miloše Knora, druhé představení je Caveman, to je one man show o mužích a ženách. Celý večer je myšlený tak, aby lidé zažili kulturu pod hvězdami, kde v amfiteátru Skalky lze zažít i něco jiného, než diskotéky.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Další akcí se program vrací na náměstí, kde 23. srpna zahraje kapela Everydy Friday, převážně tvořena ženami. Srpen uzavře festival dechových hudeb Od-dechovky v zahradní restauraci Nové Slunce. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Součástí Novojičínského kulturního léta jsou i další akce, hudební i sportovní, v režii externích pořadatelů, vše je na plakátech, webu a Facebooku. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">29.7.2024, 16:20</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novojičínský expres</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Další etapou jsou teplovody, letos na Nerudově ulici</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jedna z letošních investičních akcí města opět směřuje i do tepelného hospodářství, a to do rekonstrukce teplovodu na ulici Nerudova. Za posledních pět let už radnice do efektivnějšího vytápění svých objektů i obytných domů investovala sto milionů korun.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rekonstrukce teplovodu na ulici Nerudova probíhá mimo topnou sezonu, výkopové práce začaly počátkem června a výměna potrubí by měla trvat tři měsíce. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jedná se o rekonstrukci celkem 187 metrů dlouhého potrubí, čili rekonstrukci stávajících rozvodů s cílem zajistit bezporuchovost a omezit netěsnost nebo eliminovat netěsnosti, které se již na stávajícím potrubí objevovaly. Ty teplovody jsou staré několik desítek let, takže postupně je potřeba toto potrubí rekonstruovat a modernizovat.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cena prací je 6,5 milionů korun bez daně. Do tepelného hospodářství město systematicky investuje posledních pět let. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V první fázi jsme investovali do kotelen, kde probíhala výměna kotlů. Dneska jsou de facto všechny kotelny na území města modernizované. V té druhé etapě, která začala v minulém roce, začínáme měnit ty stacionární prvky, tedy rozvody. Zde taky docházelo k tepelným ztrátám. Vše, co město činí, směřuje k tomu, aby energetika města byla co nejefektivnější a úspora, jak pro město, tak pro občany byla co největší. Celkově mohu shrnout, že od roku 2019 ” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Pokračujeme naplňováním strategického plánu modernizace tepelného hospodářství. Nyní nás čeká etapa, která se týká produktů, čili rozvodů tepla do jednotlivých bytových domů. V loňském roce proběhla velká akce v Loučce, v letošním roce realizujeme akci na sídlišti Nerudova.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”Celkově mohu shrnout, že město od roku 2019 dalo do tepelného hospodářství více než sto milionů korun. Samozřejmě investice budou dále pokračovat.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stávající strategický plán týkající se tepelného hospodářství byl stanoven na léta 2020 až 2024. Na konci roku tak bude tento dokument aktualizován na další období.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Množí se požáry elektrokoloběžek i elektrokol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hasiči i policisté vyjížděli na Novojičínsku hned k několika případům požárů, které vznikly vzplanutím baterií elektrokoloběžek a elektrokol. Nabádají proto jejich uživatele k opatrnosti a radí, co dělat, když už hořet začnou.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pět zraněných a škoda za 300 tisíc korun. Takto nedávno dopadl požár v bytovém domě v Příboře, který vypukl od nabíjené baterie elektrokoloběžky. A podobné události nejsou v posledních době žádnou výjimkou.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libor Andrýsek, ÚO HZS Nový Jičín, pracoviště prevence: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Zrovna v minulých dnech došlo k požáru elektrokoloběžky ve Frenštátě pod Radhoštěm. Kdy uživatel demontoval kryt od baterie a snažil se provést drobnou údržbu. Při následné montáži krytu zpět došlo k poškození jednoho z článků aku baterie vrutem a následně k okamžité chemické reakci dotčených článků. Duchapřítomný uživatel reagoval velmi rychle, nečekal až dojde k samotnému požáru, koloběžku chytil a z okna kuchyně vyhodil na volné prostranství před dům.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darina Veselá,</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PČR ÚO Nový Jičín, oddělení prevence: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V posledních dnech vyjížděli policisté i hasiči k několika případům vzplanutí baterii elektrokoloběžek a elektrokol. V  rámci toho bychom chtěli dát nějaké doporučení lidem, které by měli dodržovat, aby eliminovali vzplanutí baterií těchto dopravních prostředků.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Preventisté určitě doporučuji kupovat kvalitnější zboží a přečíst si návod na použití. Na elektrokole a elektrokoloběžce by lidé neměli jezdit za deště, baterii poškozuje vlhkost i vibrace, pokud jízda probíhá na nerovném terénu. Důležité je také vždy použít originální nabíječku. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darina Veselá,</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PČR ÚO Nový Jičín, oddělení prevence: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Důležitá jsou pravidla, jak bezpečně nabíjet. Rozhodně vždy zkontrolovat, jestli ten akumulátor není nějakým způsobem poškozený a určitě nabíjet pod dohledem. Nikdy nenabíjet například v noci, kdy všichni spí a ten požár by se mohl rozšířit, mohly by vzniknout škody na majetku, nedej bože ztráty na životech.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lidé by se nikdy neměli pouštět do neodborných oprav těchto elektrických dopravních prostředků. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libor Andrýsek, ÚO HZS Nový Jičín, pracoviště prevence: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Velmi důležité je být u samotného nabíjení přítomen, aby člověk byl schopen reagovat na nějaké průvodní jevy. Kdy můžeme například cítit zápach po spálenině, můžeme vidět kouřit vycházející z prostoru baterie, můžeme slyšet různé praskání, syčení a podobně. V tomto okamžiku je nutno reagovat velmi rychle, pokud je elektrický dopravní prostředek nabíjen, je v prvé řadě nutno odpojit jej od zdroje napájení, to znamená vytáhnou jej ze zásuvky, shodí jističe a podobně- Potom, pokud je to možné, odstranit koloběžku, elektrokolo případě jiný elektrospotřebič z domu, nejlépe na volné prostranství, kde nehrozí rozšíření případného požáru na prostory bytu nebo domu.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pokud už není možná žádná z uvedených reakcí, platí jediné, ihned opustit objekt a volat hasiče. Obecně se požáry baterií těžce hasí a dochází k jejich opětovnému vzplanutí.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Výrobci proto doporučují, pokud je to možné, umístit doutnající baterii do nádoby s vodou, a to klidně na několik desítek hodin.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Kultura v srpnu rozhýbe i tancem</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novojičínské kulturní léto pokračuje i v srpnu nabídkou venkovních akcí, které zpestří čas prázdnin. Lidé se mohou vydat třeba na promítání letního kina nebo na tančení večer do městského parku.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letní kino v zahradní restauraci Nového Slunce je součástí kulturního léta řadu let a venkovní filmové večery si lidé mohou užívat i letos. Promítání bylo zahájeno 22. července a trvá do 4. srpna. Začátky představení jsou v devět večer, v případě¨ nepříznivého počasí se promítání přesouvá do kina Květen. Srpnový program, připravený městským kulturním střediskem, ovšem nabízí něco i pro ty, kdo rozhodně jen sedět nechtějí.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radka Filipíková, PR a marketing, MKS Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Co se týče srpnového programu, tak tam začínáme 3. srpna tanečním večerem ve Smetanových sadech. Je to nová akce, kterou pořádáme a je určena zejména ženám, ale pánové jsou také vítání. Bude to večer plný tance, i co se představení týče, ale hlavně tam budou workshopy, kde se můžeme naučit určité tance, spíše ty moderní. Budeme spolupracovat s taneční skupinou TS Straník, která nám bude pomáhat s organizací večera. Bude to taková letní párty se vším, co k tomu patří, včetně drinků.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A tančit se bude také v pátek 9. srpna, na náměstí zahraje Rock & Roll Band Marcela Woodman. A o den později, v sobotu 10. srpna, proběhem na Skalkách Mirai summer fest.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radka Filipíková, PR a marketing, MKS Nový Jičín:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Potom budeme pokračovat divadlem, je to zase nová akce pořádaná ve spolupráci s Beskydským divadlem, bude to 17. srpna na Skalkách. Půjde o dvě představení, nejprve stand up v podání Miloše Knora, druhé představení je Caveman, to je one man show o mužích a ženách. Celý večer je myšlený tak, aby lidé zažili kulturu pod hvězdami, kde v amfiteátru Skalky lze zažít i něco jiného, než diskotéky.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Další akcí se program vrací na náměstí, kde 23. srpna zahraje kapela Everydy Friday, převážně tvořena ženami. Srpen uzavře festival dechových hudeb Od-dechovky v zahradní restauraci Nové Slunce. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Součástí Novojičínského kulturního léta jsou i další akce, hudební i sportovní, v režii externích pořadatelů, vše je na plakátech, webu a Facebooku. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-29-07-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>