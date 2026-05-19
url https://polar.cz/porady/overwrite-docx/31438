--- v0 (2026-02-06)
+++ v1 (2026-05-19)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.8.2024, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Energie a kraj</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, přicházíme s dalším dílem magazínu TV Polar Energie a kraj. Začneme návštěvou vedení města Frýdek-Místek v teplárně, podíváme se okénkem do světa energií a nakonec si budeme povídat s energetickým expertem Leopoldem Bendou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veolia představila svou teplárnu vedení města F-M</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdecko-Místecká teplárna definitivně odešla od spalování uhlí. Nově vyrábí teplo pro domácnosti a další odběratele už jen z biomasy a zemního plynu. Tímto krokem se završil proces ekologizace teplárny, zahájený v roce 2021. Spalování uhlí ve frýdecko-místecké teplárně je již minulostí. Od 1. června získává teplo pro vytápění domácností a dalších objektů převážně z biomasy, která se stala hlavním využívaným palivem. V případě vyšší poptávky pomáhá také zemní plyn. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -110,53 +225,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">Zygmunt Recman, vedoucí lokalit Frýdek-Místek a Karviná: "Ročně spotřebujeme zhruba 55 tisíc tun štěpky. Záleží to samozřejmě na klimatických podmínkách, na tom, jaké jsou potřeby na dodávky tepla. Ale zhruba je to 55 tisíc tun." - A kolik toho vyrobíte? - "Vyrobíme zhruba, jak bylo řečeno, 36 GWh elektřiny, plus zhruba 320 tisíc GJ v teple."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdecko-Místecká teplárna zásobuje zhruba 18 300 domácností a další odběratele, jako jsou například školy, nemocnice, kanceláře i obchodní centra. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tepelné čerpadlo vám může v létě nahradit klimatizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tepelná čerpadla mohou v horkých letních dnech poměrně úsporně chladit interiér. Specializovaná klimatizační zařízení sice plně nenahradí, ale i tak mohou s letním chlazením dobře pomoci. Je ale důležité, aby tepelné čerpadlo možnost chlazení podporovalo. Aktivní chlazení běžného rodinného domu tepelným čerpadlem vyjde na vyšší desítky korun denně. Tepelné čerpadlo pracuje na stejném principu jako lednice a není tedy žádný zásadní důvod, proč by nemohlo v létě také chladit. Chlazení tepelným čerpadlem zachovává všechny výhody této technologie – je energeticky účinné a je možné ho pohodlně ovládat. Tepelná čerpadla typu vzduch-voda je obvykle možné spustit v takzvaném reverzním režimu, kdy teplo z interiéru předávají zpět do venkovního vzduchu. Tepelná čerpadla typu země-voda tuto možnost automaticky nemají, ale mohou ji nabízet. Zatímco běžná klimatizace nebo tepelné čerpadlo typu vzduch-vzduch, které lze zpravidla pro chlazení používat také, pracuje tak, že přímo chladí vzduch v místnosti, běžné tepelné čerpadlo funguje jinak. Tepelné čerpadlo chladí interiér tak, že ochlazuje otopnou vodu v nízkoteplotních radiátorech nebo v podlahovém topení. Už z toho je zřejmé, že se to s takovým chlazením nesmí přehnat. O příliš studenou podlahu doma asi nikdo nestojí. Při vhodném nastavení může být chlazení pomocí tepelného čerpadla a podlahového topení pro mnoho lidí daleko příjemnější než proud studeného vzduchu z klimatizace. Základem je prostě chlazení moc nepřehánět, což ostatně platí i pro běžnou klimatizaci. Podobně jako u vytápění, také pro chlazení platí, že tepelné čerpadlo pracuje energeticky úsporně a z jedné spotřebované kWh elektřiny získáte více kWh chladicího výkonu. Chlazení běžného rodinného domu o podlahové ploše zhruba 120 m2 vyjde přibližně na 60–90 Kč denně. Záleží ovšem na tom, jak intenzivně budete interiér chladit. V případě tepelných čerpadel typu země-voda pak existuje i možnost takzvaného pasivního chlazení. V takovém případě v čerpadle vůbec nepracuje kompresor, ale pouze oběhové čerpadlo a voda se chladí v zemním kolektoru. Ten má totiž nižší teplotu než ochlazovaný interiér. Pasivní chlazení je logicky méně účinné, ale ve srovnání s aktivním chlazením spotřebuje pouze zlomek elektrické energie. Může být proto zapnuté prakticky nepřetržitě a interiér spíše přichlazovat. Schopnost pasivně chladit u tepelných čerpadel země-voda je omezena možným vyčerpáním naakumulovaného chladu. Náklady na pasivní chlazení jsou ve srovnání s aktivním, kdy pracuje i kompresor tepelného čerpadla, asi desetinové. Obecně lze říci, že tepelné čerpadlo je pro chlazení interiéru vhodné, ale vyplatí se ho kombinovat také s dalšími opatřeními. Na teplotu interiéru mají největší vliv takzvané solární zisky – tedy prohřívání sluncem skrz okna a prosklené dveře. Vhodným stíněním proto energetické nároky a tím i náklady na chlazení výrazně snížíte, tepelné čerpadlo vám na vychlazení místností postačí a nebudete muset investovat do nákladné klimatizace.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tepelná čerpadla mohou v horkých letních dnech poměrně úsporně chladit interiér. Specializovaná klimatizační zařízení sice plně nenahradí, ale i tak mohou s letním chlazením dobře pomoci. Je ale důležité, aby tepelné čerpadlo možnost chlazení podporovalo. Aktivní chlazení běžného rodinného domu tepelným čerpadlem vyjde na vyšší desítky korun denně. Tepelné čerpadlo pracuje na stejném principu jako lednice a není tedy žádný zásadní důvod, proč by nemohlo v létě také chladit. Chlazení tepelným čerpadlem zachovává všechny výhody této technologie – je energeticky účinné a je možné ho pohodlně ovládat. Tepelná čerpadla typu vzduch-voda je obvykle možné spustit v takzvaném reverzním režimu, kdy teplo z interiéru předávají zpět do venkovního vzduchu. Tepelná čerpadla typu země-voda tuto možnost automaticky nemají, ale mohou ji nabízet. Zatímco běžná klimatizace nebo tepelné čerpadlo typu vzduch-vzduch, které lze zpravidla pro chlazení používat také, pracuje tak, že přímo chladí vzduch v místnosti, běžné tepelné čerpadlo funguje jinak. Tepelné čerpadlo chladí interiér tak, že ochlazuje otopnou vodu v nízkoteplotních radiátorech nebo v podlahovém topení. Už z toho je zřejmé, že se to s takovým chlazením nesmí přehnat. O příliš studenou podlahu doma asi nikdo nestojí. Při vhodném nastavení může být chlazení pomocí tepelného čerpadla a podlahového topení pro mnoho lidí daleko příjemnější než proud studeného vzduchu z klimatizace. Základem je prostě chlazení moc nepřehánět, což ostatně platí i pro běžnou klimatizaci. Podobně jako u vytápění, také pro chlazení platí, že tepelné čerpadlo pracuje energeticky úsporně a z jedné spotřebované kWh elektřiny získáte více kWh chladicího výkonu. Chlazení běžného rodinného domu o podlahové ploše zhruba 120 m2 vyjde přibližně na 60–90 Kč denně. Záleží ovšem na tom, jak intenzivně budete interiér chladit. V případě tepelných čerpadel typu země-voda pak existuje i možnost takzvaného pasivního chlazení. V takovém případě v čerpadle vůbec nepracuje kompresor, ale pouze oběhové čerpadlo a voda se chladí v zemním kolektoru. Ten má totiž nižší teplotu než ochlazovaný interiér. Pasivní chlazení je logicky méně účinné, ale ve srovnání s aktivním chlazením spotřebuje pouze zlomek elektrické energie. Může být proto zapnuté prakticky nepřetržitě a interiér spíše přichlazovat. Schopnost pasivně chladit u tepelných čerpadel země-voda je omezena možným vyčerpáním naakumulovaného chladu. Náklady na pasivní chlazení jsou ve srovnání s aktivním, kdy pracuje i kompresor tepelného čerpadla, asi desetinové. Obecně lze říci, že tepelné čerpadlo je pro chlazení interiéru vhodné, ale vyplatí se ho kombinovat také s dalšími opatřeními. Na teplotu interiéru mají největší vliv takzvané solární zisky – tedy prohřívání sluncem skrz okna a prosklené dveře. Vhodným stíněním proto energetické nároky a tím i náklady na chlazení výrazně snížíte, tepelné čerpadlo vám na vychlazení místností postačí a nebudete muset investovat do nákladné klimatizace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leopold Benda, expert na energetiku: Komunitní energetika zvýší podíl obnovitelných zdrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Expert na energetiku Leopold Benda je zapojen do mnoha energetických projektů. Povídání nejen o nich vám nabídneme v závěrečné části našeho magazínu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -542,93 +656,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/energie-a-kraj/energie-a-kraj-01-08-2024-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>