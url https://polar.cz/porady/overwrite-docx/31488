--- v0 (2026-02-13)
+++ v1 (2026-04-19)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.8.2024, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Pustevnách mohou lidé opět obdivovat sochy z písku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Návštěvníci oblíbených Pusteven v Beskydech mají zase o jednu atrakci více. Sochaři tam právě dokončili několik soch z písku. Vydržet by měly až do podzimu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do prostoru nedaleko horní stanice lanovky na Pustevnách bylo navezeno necelých 100 tun speciálního písku. Každý rok sochaři tvoří na stanovené téma. Tím letošním jsou ohrožení mořští živočichové.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do prostoru nedaleko horní stanice lanovky na Pustevnách bylo navezeno necelých 100 tun speciálního písku. Každý rok sochaři tvoří na stanovené téma. Tím letošním jsou ohrožení mořští živočichové. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Lysek, sochař:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Sochy z Písku jsou spíše moje záliba, než že bych se tomu věnoval. Tvořím tady korálový útes s ohroženými druhy. Je tady mořský koník, bude tady vodní želva a nějaké korály. Je to takové docela komplikované s mnoha detaily, takže mi to zabere hodně času.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marian Maršálek, sochař:</w:t>
       </w:r>
       <w:r>
@@ -142,53 +256,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na podporu nemocné dívky Česka poběží extrémních 364 kilometrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vytrvalostní běžkyně Linda Tekeliová a několik dalších dobrovolníků se vydalo na Lysou horu, aby tam vytlačili vozík se 17letou Sabinou, která by to kvůli onemocnění sama nezvládla. Pro dívku taky vybírají peníze na potřebnou operaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U 17leté Sabiny ze Zlínska se před časem projevil syndrom postihující trávicí trakt a musí přijímat umělou výživu. Potíží a bolestí by ji měla zbavit náročná operace. Peníze se snaží zajistit také Linda Tekeliová, která se účastní extrémních běžeckých závodů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">U 17leté Sabiny ze Zlínska se před časem projevil syndrom postihující trávicí trakt a musí přijímat umělou výživu. Potíží a bolestí by ji měla zbavit náročná operace. Peníze se snaží zajistit také Linda Tekeliová, která se účastní extrémních běžeckých závodů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Linda Tekeliová, běžkyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Dneska máme akci, kdy vezeme nemocnou 17letou Sabinku na Lysou horu. Trpí Wilkieho syndromem a potřebuje vybrat finance na velmi vážnou operaci ve Španělsku. Takže náš Nadační fond  se opět pustil do akce, kdy Sabču podporujeme od června. Já sama jsem za nadační fond  běžela pro Sabinku 7. června zrovna ve Španělsku 110 kilometrů kolem sopky Pico de Teide. Už jsme vybrali přes 800 tisíc, ale operace stojí 2,5 milionu korun, takže nám pořád nějaká větší částka chybí. Proto poběžím 1. září 365 kilometrů ve Švýcarsku, kde bude skoro 26 tisíc převýšení a budeme díky tomu chtít vybrat penízky na to, abychom mohli dělat takové projekty, kterým pak Sabču a další nemocné a úrazové děti podpoříme.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabina, podporovaná dívka: </w:t>
       </w:r>
       <w:r>
@@ -320,53 +433,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nové molo mohou lidé využívat i na Těrlické přehradě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Těrlická přehrada má další atrakci, kterou mohou lidé využívat i mimo koupací sezonu. Nově tam návštěvníkům začalo sloužit molo, na kterém jsou lavičky a také žebřík do vody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nové molo bylo nejdříve smontováno u Jaškovské krčmy a pak přetaženo lodí k pláži Oskar, kde je ukotveno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nové molo bylo nejdříve smontováno u Jaškovské krčmy a pak přetaženo lodí k pláži Oskar, kde je ukotveno. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Šimoňáková (ANO), náměstkyně hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Toto molo není prvním molem v Moravskoslezském kraji. Už loni jsme otevřeli jedny z prvních a v letošním roce nás ještě čeká otevření mola na Žermanické přehradě. To molo bude plnit svou funkci a máme ho i pojmenované, podle pláže dostalo jméno Oskar.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Instalaci mola na Těrlické přehradě předcházelo povinné schvalovací kolečko. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -511,93 +623,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/beskydsky-expres/beskydsky-expres-09-08-2024-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>