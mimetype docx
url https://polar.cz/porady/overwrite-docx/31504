--- v0 (2025-12-18)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.8.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mural pravnuka T. Warcopa připomíná životickou tragéii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Uplynulo 80 let od Životické tragédie. Hrůzu běsnění gestapa si lidé vždy připomínají u památníku. Nyní se mohou zastavit i u muralu, který znázorňuje jednoho ze zastřelených mužů. Autor díla odkaz vytvořil nejen pro svou rodinu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -155,53 +270,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klub Nezbeda ve Frýdku-Místku zaplnilo hned od rána plno  dětí. Pracovníci Charity pro ně totiž připravili den plný vesmírného tvoření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adéla Juřicová, Charita Frýdek-Místek, Klub  Nezbeda: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jako každý rok jsme se jako Charita Frýdek-Místek zapojili  do programu Prázdniny ve městě, který se každý rok pořádá a letos jsme si tady  připravili dvě akce ve Frýdku a dvě akce v Místku. A dneska tady máme  právě Galaxy tvoření, kde si děti můžou vyrobit svítící planetku, rámeček anebo  mimozemšťana. Máme tady také fotokoutek, kde si mohou právě odnést svoji fotku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Děti obsadily jednotlivá stanoviště a s nadšením a  velkou tvořivostí vyráběly mimozemšťany různých podob, všemožné planetky a  nejvíce je bavilo tvoření vlastních rámečků na fotky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Děti obsadily jednotlivá stanoviště a s nadšením a  velkou tvořivostí vyráběly mimozemšťany různých podob, všemožné planetky a  nejvíce je bavilo tvoření vlastních rámečků na fotky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adéla Juřicová, Charita Frýdek-Místek, Klub  Nezbeda:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na prvním stanovišti si děti mohou vyrobit svítící planetku,  kterou si potom mohou místit třeba na noční stolek. Je to z tenisového  míčku a ze svíčky elektrické. Další stanoviště je o tom, že si pomalují svůj  rámeček pomocí houbiček a akrylových barev a mohou si tam také vložit právě  fotku z fotokoutku, kde mohou použit právě rekvizity jako astronauta nebo  vesmírnou raketu. A na třetím stanovišti si dělají mimozemšťany z ruliček  od toaletního papíru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 1.)</w:t>
       </w:r>
       <w:r>
@@ -233,53 +347,52 @@
         <w:t xml:space="preserve">Anketa: 3.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Proč jsi tady dneska přišel? – "Protože mám rád vesmír." – A  co jsi vyrobil dneska? – "No, zatím jsem vyrobil planetku a rámeček na fotku." –  Povedlo se to? – "Jo." – Popiš nám to, co tam je? – "Já mám hodně rád matematiku,  tak jsem tam udělal něco z fyziky i z matiky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adéla Juřicová, Charita Frýdek-Místek, Klub  Nezbeda:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme Klub Nezbeda, který je nízkoprahové zařízení pro  děti a mládež. Máme cílovou skupinu od 6 do 20 let a chodí tady děti  z Frýdku-Místku, které potřebují třeba nějak vyplnit svůj volný čas anebo  jsou z nějakých sociálně slabších podmínek a mohou tady trávit s námi  svůj čas."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Program Prázdniny ve městě pokračuje až do konce srpna. Dětí  mají téměř každý den možnost na různých místech absolvovat všemožné aktivity.  Plno sportovních, tanečních, kreativních i technických, jako třeba legorobotiku  nebo programování. Podrobnosti najdete na webu .</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Program Prázdniny ve městě pokračuje až do konce srpna. Dětí  mají téměř každý den možnost na různých místech absolvovat všemožné aktivity.  Plno sportovních, tanečních, kreativních i technických, jako třeba legorobotiku  nebo programování. Podrobnosti najdete na webu . </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 12. 8. 2024 16.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OPRAVA PRŮTAHU OSTRAVICÍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -657,111 +770,108 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Ani  to nebyl poslední koncert série, další budou následovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana  Malášek Šrubařová, dramaturgyně a pořadatelka, Důmu umění: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Proběhly už celkem dva, dnes nás čeká třetí, Mikaela a  ještě potom bude jeden, 21. srpna a vystoupí takové živelné duo  Swing Pigs.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mikaela  neboli Michaela Slívová pochází z Kyjovic u Ostravy a je známá  jako Ostravská reggae dáma. Ke koncertu si přizvala zkušené  muzikanty.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mikaela  neboli Michaela Slívová pochází z Kyjovic u Ostravy a je známá  jako Ostravská reggae dáma. Ke koncertu si přizvala zkušené  muzikanty. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mikaela,  zpěvačka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Hraju s Pajamanem, což je dýdžej nebo Slecta.  Coltcha United je v podstatě takový sound systém ostravský, který  vznikl před pár desítkami let, když to regéčko tady vůbec  zažínalo. Byli to tři kluci, Hatori, Sakoman a právě Pajaman.  Tak s Pajamanem já hraju a občas si zveme i živé muzikanty, ať  to nějak jako oživíme. Takže jezdí se mnou Lenka Škrlová,  výborná bubenice tady z Ostravy nebo občas na housle Samuel  Hampala, případně nějaký saxofonista, taky tady od nás.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Škrlová, perkusionistka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „My jsme s Míšou už léta nejlepší  kamarádky,  takže to byla jenom otázky času, kdy si spolu  zahrajeme. Já hraju na veškeré bicí nástroje. Tady v té kapele  hraju převážně na perkusivní, na bonga, na naše nástroje, co s  manželem vyrábíme, na klappery, stackery, darbuku, vibra slap a  všechny možné štěrkátka, cinkátka. Ještě hraju v Janáčkově  filharmonii Ostrava a potom v divadlech tady místních, v Národním  divadle moravskoslezském, v Opavě taky a pak co se namane.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Návštěvnost  koncertu ukázala, že reggae, přestože není většinovým  hudebním žánrem, je u nás velmi oblíbené.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Návštěvnost  koncertu ukázala, že reggae, přestože není většinovým  hudebním žánrem, je u nás velmi oblíbené. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mikaela,  zpěvačka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My jsme měli léto nabité, takže kromě toho, že  jsme byli na Beats For Love, už vlastně podruhé se nám to  podařilo, tak letos nás ještě můžou vidět na Dolnolhotském  bubnu, který je 31. srpna, taktéž 17. srpna ještě v Rožnově  pod Radhoštěm a případně 20. září v Rock kafé Jablunkov, tak  tam taky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Reggae  na terase Domu umění nebylo jen výsadou střední generace, ale  překvapivě přilákalo diváky všech věkových kategorií.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Reggae  na terase Domu umění nebylo jen výsadou střední generace, ale  překvapivě přilákalo diváky všech věkových kategorií. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -836,93 +946,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-08-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>