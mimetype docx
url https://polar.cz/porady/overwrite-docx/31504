--- v1 (2026-04-20)
+++ v2 (2026-08-31)
@@ -988,51 +988,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-08-2024-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-08-2024-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>