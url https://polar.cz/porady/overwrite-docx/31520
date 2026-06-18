--- v0 (2026-03-28)
+++ v1 (2026-06-18)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.8.2024, 16:54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vítkovický miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">OBVOD VÍTKOVICE INVESTUJE DO OPRAV ŠKOLSKÝCH BUDOV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městský obvod Vítkovice investuje nemalé finanční prostředky do oprav svých školských zařízení. Zatímco finišuje kompletní rekonstrukce MŠ Prokopa Velikého, na SOŠ AHOL pokračuje oprava střechy. Ta vyjde na 28 milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -196,93 +311,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/vitkovicky-miniexpres/vitkovicky-miniexpres-14-08-2024-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>