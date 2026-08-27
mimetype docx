--- v1 (2026-06-18)
+++ v2 (2026-08-27)
@@ -353,51 +353,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/vitkovicky-miniexpres/vitkovicky-miniexpres-14-08-2024-16-54" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/vitkovicky-miniexpres/vitkovicky-miniexpres-14-08-2024-16-54?url=vitkovicky-miniexpres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>