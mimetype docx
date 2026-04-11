--- v0 (2026-01-01)
+++ v1 (2026-04-11)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.8.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Most nad silnicí mezi Ostravou a Hlučínem bude stržen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Starý a už dávno nevyužívaný most nad velmi frekventovanou silnicí mezi Ostravou a Hlučínem čeká demolice. Od silnice tak zmizí nebezpečné pilíře a doprava bude bezpečnější.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Silnice byla vybudována v místě, kde kdysi jezdily vlaky a ještě na počátku 80. let minulého století tramvaje. Most je jedním z pozůstatků tratě a na silnici tvoří rizikové místo. Demoliční bagry se do mostu zakousnou v pondělí dopoledne.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Silnice byla vybudována v místě, kde kdysi jezdily vlaky a ještě na počátku 80. let minulého století tramvaje. Most je jedním z pozůstatků tratě a na silnici tvoří rizikové místo. Demoliční bagry se do mostu zakousnou v pondělí dopoledne. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tak to je dobře, že se ten most demoluje. Doufám, že bude zbouraný a bude zrušena i ta padesátka, která podle mého názoru je tam naprosto zbytečně. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Samotná demolice dopravu neomezí. V místě už teď platí zákaz vjezdu, protože se tam opravuje silnice a provoz je vedený po objízdné trase. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -130,51 +244,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Přípravy ke krajským volbám jsou v plném proudu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">I když jsou volby do krajského zastupitelstva až na konci září, úředníci mají plné ruce práce s jejich přípravami a bezproblémovým průběhem. Každý kandidující politický subjekt v těchto dnech také deleguje své členy do okrskových volebních komisí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na úřadech měst a obcí se pracovníci kompetentních odborů připravují na krajské volby. Chystá se volební materiál, obálky, kancelářské potřeby, čistí se urny, objednají se další potřebné materiály.</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Blaníková, vedoucí</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oddělení vnitřních služeb MMK: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Samotná příprava volebních místností je tak dva až tři dny před konáním voleb, podle toho, jak to daný subjekt dovolí, ve školách většinou až v ten den dopoledne."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -255,51 +375,57 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jakub Unucka  z ODS  rezignoval na kandidaturu v podzimních krajských volbách. Uvedl to lídr kandidátky koalice SPOLU v Moravskoslezském kraji Radek Kaňa v tiskovém prohlášení. Stojí v něm i oznámení o rezignaci na funkci prvního náměstka, té se Unucka vzdá v pondělí. Informace souvisí s kauzou podání žádosti o dotaci pro firmu spjatou s jeho manželkou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jakub Unucka (ODS): “Člověk občas udělá chybu, někdo udělá malou chybu s velkými následky, někdo velkou chybu s malými následky a ta moje byl ten první případ, kdy z hlouposti se stalo něco, co jsem nečekal, ve špatnou dobu, na špatném místě. Takže jsem to vyřešil tím, že jsem odstoupil z kandidátky a z funkce náměstka, protože nechci poškozovat kandidátku a nechci poškozovat ani dobré jméno kraje.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Horní Suchá odkoupí jednu lokalitu finských domů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Několik desítek lidí, kteří žijí v pronájmu ve finských domech v Horní Suché mají důvod k radosti. Obec definitivně rozhodla, že jejich lokalitu odkoupí. Zda se ale nakonec stanou oni vlastníky, jak si přejí, ještě není jisté.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -396,82 +522,86 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V areálu karvinských Lodiček se konal další hudební festival. Tentokrát pořadatelé vsadili na oblíbenost hudby devadesátých let a uspořádali první ročník Woodstocku 99.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Výběr kapel přilákal nejen obyvatele města, ale i návštěvníky z širokého okolí,.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Heczko, organizátor akce</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: “Jedná se o první ročník Tribute festivalu, na kterém vystupují revivaly známých kapel. Letošní ročník jsme se rozhodli udělat ve stylu Woodstocku 99, protože spousta z nás vyrůstala v devadesátkách, poslouchali jsme to, chodili jsme v tričkách Korn, takže nám to je bližší. Je to taková nostalgie."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: “Jedná se o první ročník Tribute festivalu, na kterém vystupují revivaly známých kapel. Letošní ročník jsme se rozhodli udělat ve stylu Woodstocku 99, protože spousta z nás vyrůstala v devadesátkách, poslouchali jsme to, chodili jsme v tričkách Korn, takže nám to je bližší. Je to taková nostalgie." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Woodstock se zapsal nesmazatelně do historie kvůli nešťastnému průběhu.</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci akce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dobrá akce, za mě OK, chodím na všechny akce v Karviné, myslím, že Karviná se stará." "Atmosféra dobrá, hudba dobrá, ale není to úplně můj styl." "Je to hudba, kterou jsem poslouchal jak jsem byl mladý." "To je můj hudební styl, miluji to, jsou tu kapely, které zbožňuju, je to tu naprosto skvělé."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Na návštěvníky čeká na Lodičkách ještě několik víkendových akcí, jedna z hlavních je naplánovaná na 23. sprna, jde o tradiční festival nabytý rockovou hudbou nazvaný Karviná Rocks!</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Na návštěvníky čeká na Lodičkách ještě několik víkendových akcí, jedna z hlavních je naplánovaná na 23. sprna, jde o tradiční festival nabytý rockovou hudbou nazvaný Karviná Rocks!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 16. 8. 2024 17.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ELEKTRICKÉ VLAKOVÉ SOUPRAVY BUDOU JEZDIT V MSK </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -698,93 +828,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-08-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>