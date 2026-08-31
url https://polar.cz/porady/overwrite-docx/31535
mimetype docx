--- v1 (2026-04-11)
+++ v2 (2026-08-31)
@@ -870,51 +870,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-08-2024-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-08-2024-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>