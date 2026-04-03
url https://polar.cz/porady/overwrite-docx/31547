--- v0 (2026-02-09)
+++ v1 (2026-04-03)
@@ -1,74 +1,188 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.8.2024, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Teplárna Frýdek-Místek vyrábí teplo už jen z biomasy a plynu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdecko-Místecká teplárna definitivně odešla od spalování uhlí. Nově vyrábí teplo pro domácnosti a další odběratele už jen z biomasy a zemního plynu. Tímto krokem se završil proces ekologizace teplárny, zahájený v roce 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Spalování uhlí ve frýdecko-místecké teplárně je již minulostí. Od 1. června získává teplo pro vytápění domácností a dalších objektů převážně z biomasy, která se stala hlavním využívaným palivem. V případě vyšší poptávky pomáhá také zemní plyn.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Spalování uhlí ve frýdecko-místecké teplárně je již minulostí. Od 1. června získává teplo pro vytápění domácností a dalších objektů převážně z biomasy, která se stala hlavním využívaným palivem. V případě vyšší poptávky pomáhá také zemní plyn. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zygmunt Recman, vedoucí lokalit Frýdek-Místek a Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Přijede sem automobil se štěpkou, který musíme zvážit. Když je zvážený, tak probíhá vykládka toho automobilu. Vykládá se buď do vnitřního nebo do vnějšího skladu. Z vnitřního skladu, pomocí automatické dopravy, je ta štěpka přesouvána směrem ke kotli, kde projde ještě tříděním. Projde přes třídič, přes magnet. Nadrozměr je odsypán od toho původního materiálu, železné zbytky, které by se tam náhodou vyskytly, tak jsou vyseparovány. Pak ta štěpka směřuje směrem ke kotli. V kotli je spálená, kde přemění vodu na páru, ta pára je směřována směrem na turbínu, na turbíně vyrobíme elektrickou energii, poté pára, která přechází přes turbínu, jde na výměník, který ohřívá vodu, která jde směrem do města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -215,66 +329,64 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Ročně spotřebujeme zhruba 55 tisíc tun štěpky. Záleží to samozřejmě na klimatických podmínkách, na tom, jaké jsou potřeby na dodávky tepla. Ale zhruba je to 55 tisíc tun." - A kolik toho vyrobíte? - "Vyrobíme zhruba, jak bylo řečeno, 36 GWh elektřiny, plus zhruba 320 tisíc GJ v teple."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdecko-Místecká teplárna zásobuje zhruba 18 300 domácností a další odběratele, jako jsou například školy, nemocnice, kanceláře i obchodní centra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vyhlášení Regionální potraviny v Karlově Studánce</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karlova Studánka se proměnila v gastronomický ráj. Uskutečnil se tady už tradiční Pojez fest, který už třetím rokem pořádá Moravskoslezský kraj také v ostravských Dolních Vítkovicích a na Ostravici v Beskydech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do Karlovy Studánky se sjely tisíce milovníků kvalitního jídla a pití. Na Pojez festu mohli ochutnat nejen pochoutky z regionální kuchyně, ale i exotické speciality, nechyběla live cooking show a vyhlášeny byly i výsledky soutěže regionální potravina roku MS kraje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do Karlovy Studánky se sjely tisíce milovníků kvalitního jídla a pití. Na Pojez festu mohli ochutnat nejen pochoutky z regionální kuchyně, ale i exotické speciality, nechyběla live cooking show a vyhlášeny byly i výsledky soutěže regionální potravina roku MS kraje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Poštulka, ředitel lázní Karlova Studánka: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Máme úžasné počasí, spoustu lidí, nádherně to tady voní, já si myslím, že máme vše co potřebujeme mít, aby jsme pořádali takovou nádhernou akci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -376,51 +488,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lidé si mohli na Pojez festu vychutnat nejen spoustu dobrého jídla a pití, ale také bohatý kulturní program. Vystoupil například Jaroslav Uhlíř nebo Adam Mišík.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro rodiny s dětmi byl připraven speciální program v rámci dětské zóny s Technotrasou a zábavné a poučné aktivity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tom Reisinger, profesionální sběrač divokých bylin: Svět divokých bylin v kuchyni</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V dnešním Eko magazínovém rozhovoru zavítáme s Tomášem Reisingerem do světa bylin. Tom je totiž sběračem bylin, které zpracovává a mimo jiné také dodává do restaurací. Ahoj Tome, vítej ve studiu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Reisinger, profesionální sběrač divokých bylin: </w:t>
       </w:r>
       <w:r>
@@ -901,93 +1012,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-20-08-2024-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>